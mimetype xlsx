--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -1,371 +1,6530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr/>
-  <workbookProtection/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\sakk\versenyek\HuRRa\2026\10\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F0C9F095-3CCD-4C46-900D-8F95BB88078C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="15" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Összesítés" sheetId="1" state="visible" r:id="rId1"/>
-[...20 lines deleted...]
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HuRRa-TOP20" sheetId="22" state="visible" r:id="rId22"/>
+    <sheet name="Összesítés" sheetId="1" r:id="rId1"/>
+    <sheet name="BAR" sheetId="2" r:id="rId2"/>
+    <sheet name="BKK" sheetId="3" r:id="rId3"/>
+    <sheet name="BÉK" sheetId="4" r:id="rId4"/>
+    <sheet name="BAZ" sheetId="5" r:id="rId5"/>
+    <sheet name="CSO" sheetId="6" r:id="rId6"/>
+    <sheet name="FEJ" sheetId="7" r:id="rId7"/>
+    <sheet name="GMS" sheetId="8" r:id="rId8"/>
+    <sheet name="HBM" sheetId="9" r:id="rId9"/>
+    <sheet name="HEV" sheetId="10" r:id="rId10"/>
+    <sheet name="JNS" sheetId="11" r:id="rId11"/>
+    <sheet name="KOE" sheetId="12" r:id="rId12"/>
+    <sheet name="NÓG" sheetId="13" r:id="rId13"/>
+    <sheet name="PST" sheetId="14" r:id="rId14"/>
+    <sheet name="SOM" sheetId="15" r:id="rId15"/>
+    <sheet name="SSB" sheetId="16" r:id="rId16"/>
+    <sheet name="TOL" sheetId="17" r:id="rId17"/>
+    <sheet name="VES" sheetId="18" r:id="rId18"/>
+    <sheet name="VAS" sheetId="19" r:id="rId19"/>
+    <sheet name="ZAL" sheetId="20" r:id="rId20"/>
+    <sheet name="BP" sheetId="21" r:id="rId21"/>
+    <sheet name="HuRRa-TOP20" sheetId="22" r:id="rId22"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4514" uniqueCount="2075">
+  <si>
+    <t>HuRRa megyei összesítés – TOP8 átlag – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Min. 15 játszma · minden cella a 8 legmagasabb értékszámú játékos átlaga (csak ha van 8 ilyen); üres, ha nincs 8</t>
+  </si>
+  <si>
+    <t>Terület</t>
+  </si>
+  <si>
+    <t>U08</t>
+  </si>
+  <si>
+    <t>U10</t>
+  </si>
+  <si>
+    <t>U12</t>
+  </si>
+  <si>
+    <t>U14</t>
+  </si>
+  <si>
+    <t>U16</t>
+  </si>
+  <si>
+    <t>U18</t>
+  </si>
+  <si>
+    <t>U20</t>
+  </si>
+  <si>
+    <t>BAR</t>
+  </si>
+  <si>
+    <t>BKK</t>
+  </si>
+  <si>
+    <t>BÉK</t>
+  </si>
+  <si>
+    <t>BAZ</t>
+  </si>
+  <si>
+    <t>CSO</t>
+  </si>
+  <si>
+    <t>FEJ</t>
+  </si>
+  <si>
+    <t>GMS</t>
+  </si>
+  <si>
+    <t>HBM</t>
+  </si>
+  <si>
+    <t>HEV</t>
+  </si>
+  <si>
+    <t>JNS</t>
+  </si>
+  <si>
+    <t>KOE</t>
+  </si>
+  <si>
+    <t>NÓG</t>
+  </si>
+  <si>
+    <t>PST</t>
+  </si>
+  <si>
+    <t>SOM</t>
+  </si>
+  <si>
+    <t>SSB</t>
+  </si>
+  <si>
+    <t>TOL</t>
+  </si>
+  <si>
+    <t>VES</t>
+  </si>
+  <si>
+    <t>VAS</t>
+  </si>
+  <si>
+    <t>ZAL</t>
+  </si>
+  <si>
+    <t>BP</t>
+  </si>
+  <si>
+    <t>Jelmagyarázat (korosztályonként az első 6):</t>
+  </si>
+  <si>
+    <t>1. arany</t>
+  </si>
+  <si>
+    <t>2. ezüst</t>
+  </si>
+  <si>
+    <t>3. bronz</t>
+  </si>
+  <si>
+    <t>4. zöld</t>
+  </si>
+  <si>
+    <t>5. kék</t>
+  </si>
+  <si>
+    <t>6. lila</t>
+  </si>
+  <si>
+    <t>BAR – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Min. 15 játszma · korosztályonként a 20 legmagasabb értékszámú játékos</t>
+  </si>
+  <si>
+    <t>U08  (2018–2022)</t>
+  </si>
+  <si>
+    <t>Hely</t>
+  </si>
+  <si>
+    <t>Név</t>
+  </si>
+  <si>
+    <t>Születési év</t>
+  </si>
+  <si>
+    <t>Egyesület</t>
+  </si>
+  <si>
+    <t>Értékszám</t>
+  </si>
+  <si>
+    <t>Játszmaszám</t>
+  </si>
+  <si>
+    <t>Miklós Szonja</t>
+  </si>
+  <si>
+    <t>Komlói Bányász</t>
+  </si>
+  <si>
+    <t>Döme Zalán</t>
+  </si>
+  <si>
+    <t>Belvárosi/Pécs</t>
+  </si>
+  <si>
+    <t>Reisz Odett</t>
+  </si>
+  <si>
+    <t>PTE Gyak./Pécs</t>
+  </si>
+  <si>
+    <t>Petrétei Eli Emánuel</t>
+  </si>
+  <si>
+    <t>Szent Margit/Pécs</t>
+  </si>
+  <si>
+    <t>Merényi Márk</t>
+  </si>
+  <si>
+    <t>Gaál Szófia</t>
+  </si>
+  <si>
+    <t>Gaál Barnabás</t>
+  </si>
+  <si>
+    <t>U10  (2016–2017)</t>
+  </si>
+  <si>
+    <t>Rein Alex</t>
+  </si>
+  <si>
+    <t>Pécsváradi Spartacus SE</t>
+  </si>
+  <si>
+    <t>Folkmann Regő</t>
+  </si>
+  <si>
+    <t>Komlói Bányász SK</t>
+  </si>
+  <si>
+    <t>Gyurics Dusán Tamás</t>
+  </si>
+  <si>
+    <t>Cserepka/Pécs</t>
+  </si>
+  <si>
+    <t>Molics Bálint jr.</t>
+  </si>
+  <si>
+    <t>Péterfalvy Bálint</t>
+  </si>
+  <si>
+    <t>Partos Márk</t>
+  </si>
+  <si>
+    <t>Jókai/Pécs</t>
+  </si>
+  <si>
+    <t>Tarnai Barnabás</t>
+  </si>
+  <si>
+    <t>Kovács Béla/Pécs</t>
+  </si>
+  <si>
+    <t>Mázsár Maja</t>
+  </si>
+  <si>
+    <t>ÁI/Bikal-Egyházaskosár</t>
+  </si>
+  <si>
+    <t>Tóth Eliza</t>
+  </si>
+  <si>
+    <t>Dan Johanna</t>
+  </si>
+  <si>
+    <t>Bikal-Egyházaskosár</t>
+  </si>
+  <si>
+    <t>Tasnádi Bálint</t>
+  </si>
+  <si>
+    <t>Szilvási/Komló</t>
+  </si>
+  <si>
+    <t>Vágó Vajk Béla</t>
+  </si>
+  <si>
+    <t>Koch V./Pécs</t>
+  </si>
+  <si>
+    <t>Berger Bálint</t>
+  </si>
+  <si>
+    <t>Lupi Fabrizio</t>
+  </si>
+  <si>
+    <t>Jurisics u-i ÁI/Pécs</t>
+  </si>
+  <si>
+    <t>Staub Kata</t>
+  </si>
+  <si>
+    <t>Döme Zorka</t>
+  </si>
+  <si>
+    <t>Barkó Vidos László</t>
+  </si>
+  <si>
+    <t>Kitaibel/Pécs</t>
+  </si>
+  <si>
+    <t>Szendrő Annaliza</t>
+  </si>
+  <si>
+    <t>Jeszenszky József Máté</t>
+  </si>
+  <si>
+    <t>Cséplő Bálint</t>
+  </si>
+  <si>
+    <t>U12  (2014–2015)</t>
+  </si>
+  <si>
+    <t>Gondos Milán</t>
+  </si>
+  <si>
+    <t>Karmin SE/Pécs</t>
+  </si>
+  <si>
+    <t>Varga Zétény</t>
+  </si>
+  <si>
+    <t>Németh Marcell</t>
+  </si>
+  <si>
+    <t>Halmosi Thomas</t>
+  </si>
+  <si>
+    <t>Mázsár Bálint</t>
+  </si>
+  <si>
+    <t>Dan Énok</t>
+  </si>
+  <si>
+    <t>Kettős támadás SE/Bikal</t>
+  </si>
+  <si>
+    <t>Varga Benedek</t>
+  </si>
+  <si>
+    <t>Walter Gergely</t>
+  </si>
+  <si>
+    <t>Magyar Bercel</t>
+  </si>
+  <si>
+    <t>Zselic SE/Szulimán</t>
+  </si>
+  <si>
+    <t>Gungl Tamás</t>
+  </si>
+  <si>
+    <t>Liszt F./Mecseknádasd</t>
+  </si>
+  <si>
+    <t>Papp Lajos</t>
+  </si>
+  <si>
+    <t>Szolga Kata Sára</t>
+  </si>
+  <si>
+    <t>Felső-Nemes Bálint</t>
+  </si>
+  <si>
+    <t>Jókai M./Pécs</t>
+  </si>
+  <si>
+    <t>Csaplár Jázmin</t>
+  </si>
+  <si>
+    <t>Kövér Ábel Dániel</t>
+  </si>
+  <si>
+    <t>Bartos Zsombor</t>
+  </si>
+  <si>
+    <t>Molics Zalán Mátyás</t>
+  </si>
+  <si>
+    <t>Kovács B./Pécs</t>
+  </si>
+  <si>
+    <t>Komár András</t>
+  </si>
+  <si>
+    <t>Kéki Fruzsina</t>
+  </si>
+  <si>
+    <t>ÁI/Szentlőrinc</t>
+  </si>
+  <si>
+    <t>U14  (2012–2013)</t>
+  </si>
+  <si>
+    <t>Csiszár Vivien</t>
+  </si>
+  <si>
+    <t>Lauer Balázs</t>
+  </si>
+  <si>
+    <t>Miklós Luca</t>
+  </si>
+  <si>
+    <t>Slemmer Hunor</t>
+  </si>
+  <si>
+    <t>Ujpál Zétény Ders</t>
+  </si>
+  <si>
+    <t>Siklósi SK</t>
+  </si>
+  <si>
+    <t>Nagy Imre</t>
+  </si>
+  <si>
+    <t>Kökönyösi/Komló</t>
+  </si>
+  <si>
+    <t>Háy Bálint</t>
+  </si>
+  <si>
+    <t>Lóga Nimród</t>
+  </si>
+  <si>
+    <t>Sipos Hanna</t>
+  </si>
+  <si>
+    <t>Szentlőrinci SE</t>
+  </si>
+  <si>
+    <t>Fodor Ádám</t>
+  </si>
+  <si>
+    <t>Mezőszél u-i ÁI/Pécs</t>
+  </si>
+  <si>
+    <t>Tóth Richárd</t>
+  </si>
+  <si>
+    <t>Gorsics Miklós</t>
+  </si>
+  <si>
+    <t>Szent Margit ÁI/Pécs</t>
+  </si>
+  <si>
+    <t>Dan Tábita</t>
+  </si>
+  <si>
+    <t>Gerényi Barnabás</t>
+  </si>
+  <si>
+    <t>Kecskeméti Márton</t>
+  </si>
+  <si>
+    <t>Papp Mátyás Gábor</t>
+  </si>
+  <si>
+    <t>Kovács Béla ÁI/Pécs</t>
+  </si>
+  <si>
+    <t>Németh Szofi</t>
+  </si>
+  <si>
+    <t>U16  (2010–2011)</t>
+  </si>
+  <si>
+    <t>Láng Bence Róbert</t>
+  </si>
+  <si>
+    <t>Halmosi Szabolcs</t>
+  </si>
+  <si>
+    <t>Miklós Hanna</t>
+  </si>
+  <si>
+    <t>Frecska Péter</t>
+  </si>
+  <si>
+    <t>Albers Isaak Jonathan Marco</t>
+  </si>
+  <si>
+    <t>Halász Dániel János</t>
+  </si>
+  <si>
+    <t>Ciszterci Nagy Lajos/Pécs</t>
+  </si>
+  <si>
+    <t>Mariák Sebestyen</t>
+  </si>
+  <si>
+    <t>Kővágószőlős</t>
+  </si>
+  <si>
+    <t>Bertalan Keve</t>
+  </si>
+  <si>
+    <t>Balázs Noah</t>
+  </si>
+  <si>
+    <t>U18  (2008–2009)</t>
+  </si>
+  <si>
+    <t>Orsós Kristóf</t>
+  </si>
+  <si>
+    <t>Gyenis Péter</t>
+  </si>
+  <si>
+    <t>Kasza Zsombor</t>
+  </si>
+  <si>
+    <t>Karmin/Pécs</t>
+  </si>
+  <si>
+    <t>Szűcs Zalán</t>
+  </si>
+  <si>
+    <t>Fakó Szabolcs</t>
+  </si>
+  <si>
+    <t>Rácz Mihály</t>
+  </si>
+  <si>
+    <t>Takács Attila</t>
+  </si>
+  <si>
+    <t>Molnár Anna</t>
+  </si>
+  <si>
+    <t>Szent Mór/Pécs</t>
+  </si>
+  <si>
+    <t>U20  (2006–2007)</t>
+  </si>
+  <si>
+    <t>Páter Péter</t>
+  </si>
+  <si>
+    <t>Fábián Zsombor</t>
+  </si>
+  <si>
+    <t>Faragó Martin</t>
+  </si>
+  <si>
+    <t>Kőrös Szabolcs Attila</t>
+  </si>
+  <si>
+    <t>Pécsvárad</t>
+  </si>
+  <si>
+    <t>Lencz Kinga</t>
+  </si>
+  <si>
+    <t>Pécsi Sport Nonprofit Kft.</t>
+  </si>
+  <si>
+    <t>Jancsik Anna Amanda</t>
+  </si>
+  <si>
+    <t>BKK – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Faragó Benedek</t>
+  </si>
+  <si>
+    <t>Neumann/Kecskemét</t>
+  </si>
+  <si>
+    <t>Virágh Iván Benett</t>
+  </si>
+  <si>
+    <t>Mészáros Patrik</t>
+  </si>
+  <si>
+    <t>Six Days/Kiskunhalas</t>
+  </si>
+  <si>
+    <t>Koncz Márk Barnabás</t>
+  </si>
+  <si>
+    <t>Református/Kecskemét</t>
+  </si>
+  <si>
+    <t>Ivanics István Ferenc</t>
+  </si>
+  <si>
+    <t>Pengő Blanka</t>
+  </si>
+  <si>
+    <t>KHTK/Csongrád</t>
+  </si>
+  <si>
+    <t>Illés-Nagy Ádám</t>
+  </si>
+  <si>
+    <t>Koncz Bence Kristóf</t>
+  </si>
+  <si>
+    <t>László Balázs Fülöp</t>
+  </si>
+  <si>
+    <t>Szűcs Lázár</t>
+  </si>
+  <si>
+    <t>Brezina Bence Zsolt</t>
+  </si>
+  <si>
+    <t>Csemői Palotás SE</t>
+  </si>
+  <si>
+    <t>Wiesz Blanka</t>
+  </si>
+  <si>
+    <t>Körzeti ÁI/Bácsalmás</t>
+  </si>
+  <si>
+    <t>Várnai Lili Alíz</t>
+  </si>
+  <si>
+    <t>Illés-Nagy Nóra</t>
+  </si>
+  <si>
+    <t>Kócsy Tamás</t>
+  </si>
+  <si>
+    <t>Tábori Ferenc</t>
+  </si>
+  <si>
+    <t>Bege Márton SKE/Kunszentmiklós</t>
+  </si>
+  <si>
+    <t>Terjék Bence</t>
+  </si>
+  <si>
+    <t>Benke Áron</t>
+  </si>
+  <si>
+    <t>SixDays/Kiskunhalas</t>
+  </si>
+  <si>
+    <t>Kákonyi Gábor Nándor</t>
+  </si>
+  <si>
+    <t>Nagy Zsófia</t>
+  </si>
+  <si>
+    <t>Kossuth/Soltvadkert</t>
+  </si>
+  <si>
+    <t>Mészáros Borka</t>
+  </si>
+  <si>
+    <t>Lehőcz József Jr.</t>
+  </si>
+  <si>
+    <t>Baki Bence</t>
+  </si>
+  <si>
+    <t>Bajai Spartacus SC</t>
+  </si>
+  <si>
+    <t>Polgár Márk</t>
+  </si>
+  <si>
+    <t>Csikai Zsófia</t>
+  </si>
+  <si>
+    <t>Csikai Gabriella</t>
+  </si>
+  <si>
+    <t>Talló Zétény</t>
+  </si>
+  <si>
+    <t>Kiskunfélegyházi Honvéd</t>
+  </si>
+  <si>
+    <t>Kothencz Olivér</t>
+  </si>
+  <si>
+    <t>Szemerédi Levente</t>
+  </si>
+  <si>
+    <t>Logikusak(k) KSE</t>
+  </si>
+  <si>
+    <t>Panda Barnabás</t>
+  </si>
+  <si>
+    <t>Tamás Gergő</t>
+  </si>
+  <si>
+    <t>Gajdos Márk</t>
+  </si>
+  <si>
+    <t>Göblyös Emma</t>
+  </si>
+  <si>
+    <t>TÁKISZ/Kecskemét</t>
+  </si>
+  <si>
+    <t>Csák Zoltán Barnabás</t>
+  </si>
+  <si>
+    <t>Vuity András</t>
+  </si>
+  <si>
+    <t>Bajai SK</t>
+  </si>
+  <si>
+    <t>Potz Attila</t>
+  </si>
+  <si>
+    <t>Hasúr-Nagy Nóra</t>
+  </si>
+  <si>
+    <t>Kiskunfélegyházi HTK</t>
+  </si>
+  <si>
+    <t>BÉK – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Ökrös Soma</t>
+  </si>
+  <si>
+    <t>Református/Orosháza</t>
+  </si>
+  <si>
+    <t>Ökrös Flórián</t>
+  </si>
+  <si>
+    <t>Orosházi SK</t>
+  </si>
+  <si>
+    <t>Kallós Emma</t>
+  </si>
+  <si>
+    <t>Magvető/Gyula</t>
+  </si>
+  <si>
+    <t>Gurmai Szilárd</t>
+  </si>
+  <si>
+    <t>Békési TE</t>
+  </si>
+  <si>
+    <t>Kiss Gergely</t>
+  </si>
+  <si>
+    <t>Nyisztor Márton</t>
+  </si>
+  <si>
+    <t>Petőfi/Mezőberény</t>
+  </si>
+  <si>
+    <t>Jozaf Soma</t>
+  </si>
+  <si>
+    <t>Jozaf Hédi</t>
+  </si>
+  <si>
+    <t>Csizmadia Vivien</t>
+  </si>
+  <si>
+    <t>Farkas Orsolya</t>
+  </si>
+  <si>
+    <t>Gombkötő Kata Mia</t>
+  </si>
+  <si>
+    <t>Táncsics/Orosháza</t>
+  </si>
+  <si>
+    <t>Szabó-Szömörei Lilianna</t>
+  </si>
+  <si>
+    <t>Pákozdi Tamara</t>
+  </si>
+  <si>
+    <t>Benka/Szarvas</t>
+  </si>
+  <si>
+    <t>Szloszjár Liliána</t>
+  </si>
+  <si>
+    <t>Vörösmarty/Orosháza</t>
+  </si>
+  <si>
+    <t>Kiss Leila Alicia</t>
+  </si>
+  <si>
+    <t>Fontaine Lorena</t>
+  </si>
+  <si>
+    <t>Czombos Olivér</t>
+  </si>
+  <si>
+    <t>Csipai Maja Dorka</t>
+  </si>
+  <si>
+    <t>Szlovák ÁI/Szarvas</t>
+  </si>
+  <si>
+    <t>Vaszkó Levente</t>
+  </si>
+  <si>
+    <t>Szlovák/Szarvas</t>
+  </si>
+  <si>
+    <t>Jozaf Gergő</t>
+  </si>
+  <si>
+    <t>Kovács Uriel</t>
+  </si>
+  <si>
+    <t>Baráth Bence</t>
+  </si>
+  <si>
+    <t>Tóth-Gáspár Boróka</t>
+  </si>
+  <si>
+    <t>Bányai Levente</t>
+  </si>
+  <si>
+    <t>Du Jin Yang</t>
+  </si>
+  <si>
+    <t>Godó Csongor</t>
+  </si>
+  <si>
+    <t>Gyulai SE</t>
+  </si>
+  <si>
+    <t>Havas István</t>
+  </si>
+  <si>
+    <t>Erkel/Gyula</t>
+  </si>
+  <si>
+    <t>Gyenge Gergő</t>
+  </si>
+  <si>
+    <t>Sipaki Ferenc</t>
+  </si>
+  <si>
+    <t>Domokos Milán</t>
+  </si>
+  <si>
+    <t>Gajdács Gábor</t>
+  </si>
+  <si>
+    <t>Oltean Cristian-Daniel</t>
+  </si>
+  <si>
+    <t>Godó Nándor</t>
+  </si>
+  <si>
+    <t>Kiss Noémi</t>
+  </si>
+  <si>
+    <t>BAZ – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Kozák Levente</t>
+  </si>
+  <si>
+    <t>Sportiskola/Miskolc</t>
+  </si>
+  <si>
+    <t>Tóbis Kristóf</t>
+  </si>
+  <si>
+    <t>Edelényi VSE</t>
+  </si>
+  <si>
+    <t>Török Klára</t>
+  </si>
+  <si>
+    <t>DVTK/Miskolc</t>
+  </si>
+  <si>
+    <t>Czakó Olivér</t>
+  </si>
+  <si>
+    <t>Széchenyi/Tiszaújváros</t>
+  </si>
+  <si>
+    <t>Vodila Vince</t>
+  </si>
+  <si>
+    <t>Kerekes Kornél</t>
+  </si>
+  <si>
+    <t>Kozák Ádám</t>
+  </si>
+  <si>
+    <t>Czakó Ladislav</t>
+  </si>
+  <si>
+    <t>Ózdi Sakk SE</t>
+  </si>
+  <si>
+    <t>Kiss Ákos</t>
+  </si>
+  <si>
+    <t>Ullik Zalán</t>
+  </si>
+  <si>
+    <t>Rákóczi/Szerencs</t>
+  </si>
+  <si>
+    <t>Fazekas Panni</t>
+  </si>
+  <si>
+    <t>Kazincbarcika VSC</t>
+  </si>
+  <si>
+    <t>Demeter Gábor</t>
+  </si>
+  <si>
+    <t>Fekete Márton</t>
+  </si>
+  <si>
+    <t>Gyurik Lily Michelle</t>
+  </si>
+  <si>
+    <t>Kiszuczki Csaba</t>
+  </si>
+  <si>
+    <t>Balogh Bence</t>
+  </si>
+  <si>
+    <t>Miskolci Sportiskola</t>
+  </si>
+  <si>
+    <t>Kondás Eszter</t>
+  </si>
+  <si>
+    <t>Palla Zora Zsófia</t>
+  </si>
+  <si>
+    <t>Danyikó Zalán</t>
+  </si>
+  <si>
+    <t>Lamos Máté</t>
+  </si>
+  <si>
+    <t>Halász Bence</t>
+  </si>
+  <si>
+    <t>Pásztor Polett</t>
+  </si>
+  <si>
+    <t>Enczi Vivien Kinga</t>
+  </si>
+  <si>
+    <t>Kókai Márk</t>
+  </si>
+  <si>
+    <t>Derencsényi Zalán</t>
+  </si>
+  <si>
+    <t>Tóth Balázs</t>
+  </si>
+  <si>
+    <t>Tokaji SE</t>
+  </si>
+  <si>
+    <t>Novák Csanád Mihály</t>
+  </si>
+  <si>
+    <t>Sztupák Szilárd</t>
+  </si>
+  <si>
+    <t>Török Kinga</t>
+  </si>
+  <si>
+    <t>Lovas Kadosa</t>
+  </si>
+  <si>
+    <t>Bakó Boglárka Nóra</t>
+  </si>
+  <si>
+    <t>Mocsnik Hunor</t>
+  </si>
+  <si>
+    <t>Kulyassa Ádám</t>
+  </si>
+  <si>
+    <t>Kopriva Kirill</t>
+  </si>
+  <si>
+    <t>Tiszaújvárosi SC</t>
+  </si>
+  <si>
+    <t>Turcsányi Endre Zsolt</t>
+  </si>
+  <si>
+    <t>Diósgyőri VTK</t>
+  </si>
+  <si>
+    <t>Kanyuk Luca</t>
+  </si>
+  <si>
+    <t>Hidasnémeti VSE</t>
+  </si>
+  <si>
+    <t>Horváth Balázs</t>
+  </si>
+  <si>
+    <t>Lórántffy/Tiszakeszi</t>
+  </si>
+  <si>
+    <t>Üveges Balázs</t>
+  </si>
+  <si>
+    <t>Malinkó Tamás</t>
+  </si>
+  <si>
+    <t>Bodnár Dániel</t>
+  </si>
+  <si>
+    <t>Derencsényi Sára</t>
+  </si>
+  <si>
+    <t>Horváth Bálint</t>
+  </si>
+  <si>
+    <t>Kozma Levente</t>
+  </si>
+  <si>
+    <t>Kovács Eliza</t>
+  </si>
+  <si>
+    <t>Fedor Anikó</t>
+  </si>
+  <si>
+    <t>Fedor Enikő</t>
+  </si>
+  <si>
+    <t>Török Vilmos</t>
+  </si>
+  <si>
+    <t>Kiss Máté Botond</t>
+  </si>
+  <si>
+    <t>Tiszaújvárosi SK</t>
+  </si>
+  <si>
+    <t>Kovács Máté</t>
+  </si>
+  <si>
+    <t>Paul Dénes Zalán</t>
+  </si>
+  <si>
+    <t>Szerencsi VSE</t>
+  </si>
+  <si>
+    <t>Farkas Mátyás</t>
+  </si>
+  <si>
+    <t>Perecsényi Márton Attila</t>
+  </si>
+  <si>
+    <t>Bakó Marcell András</t>
+  </si>
+  <si>
+    <t>Kovács Ágnes</t>
+  </si>
+  <si>
+    <t>Czikó Péter</t>
+  </si>
+  <si>
+    <t>Szabó Zselyke</t>
+  </si>
+  <si>
+    <t>Zsiga Lehel Marcell</t>
+  </si>
+  <si>
+    <t>Miskolci SI</t>
+  </si>
+  <si>
+    <t>Hunyák Levente</t>
+  </si>
+  <si>
+    <t>Dakos Milán Alex</t>
+  </si>
+  <si>
+    <t>Pitypalatty/Sajószentpéter</t>
+  </si>
+  <si>
+    <t>Belme Gábor Balázs</t>
+  </si>
+  <si>
+    <t>Kozma Olivér Ákos</t>
+  </si>
+  <si>
+    <t>Kiss Lőrinc</t>
+  </si>
+  <si>
+    <t>Bárdos Csepke Bejke</t>
+  </si>
+  <si>
+    <t>Kanyuk Hunor</t>
+  </si>
+  <si>
+    <t>Léhy Balázs</t>
+  </si>
+  <si>
+    <t>György Levente</t>
+  </si>
+  <si>
+    <t>Kovács Kristóf</t>
+  </si>
+  <si>
+    <t>György Balázs</t>
+  </si>
+  <si>
+    <t>Kollár Balázs</t>
+  </si>
+  <si>
+    <t>Herczeg Benedek</t>
+  </si>
+  <si>
+    <t>Stefanecz Dávid János</t>
+  </si>
+  <si>
+    <t>Zsóry/Mezőkövesd</t>
+  </si>
+  <si>
+    <t>Kiss Nimród</t>
+  </si>
+  <si>
+    <t>Bárdos Bercel István</t>
+  </si>
+  <si>
+    <t>Turcsányi Vendel Tamás</t>
+  </si>
+  <si>
+    <t>Török Rita</t>
+  </si>
+  <si>
+    <t>Tóth Kinga</t>
+  </si>
+  <si>
+    <t>Tóth Antal Kazimierz</t>
+  </si>
+  <si>
+    <t>Molnár Gréta</t>
+  </si>
+  <si>
+    <t>Koncz Boldizsár</t>
+  </si>
+  <si>
+    <t>Éberth Zete Hunor</t>
+  </si>
+  <si>
+    <t>Fazekas Flórián</t>
+  </si>
+  <si>
+    <t>Záborszki Áron</t>
+  </si>
+  <si>
+    <t>Zsóry SE/Mezőkövesd</t>
+  </si>
+  <si>
+    <t>Vincze Kinga</t>
+  </si>
+  <si>
+    <t>Vodila Aisa</t>
+  </si>
+  <si>
+    <t>Virág Hanga Iringó</t>
+  </si>
+  <si>
+    <t>Berecz Bálint</t>
+  </si>
+  <si>
+    <t>Turcsányi Vince Gergő</t>
+  </si>
+  <si>
+    <t>Herczeg Marcell</t>
+  </si>
+  <si>
+    <t>Berecz Kristóf</t>
+  </si>
+  <si>
+    <t>Lazsádi Kerka Lilla</t>
+  </si>
+  <si>
+    <t>Ress Amira</t>
+  </si>
+  <si>
+    <t>Széll Kristóf</t>
+  </si>
+  <si>
+    <t>Tiszaújvárosi SE</t>
+  </si>
+  <si>
+    <t>Fazekas Dávid</t>
+  </si>
+  <si>
+    <t>Szabó Martin</t>
+  </si>
+  <si>
+    <t>Hallai Veres Attila</t>
+  </si>
+  <si>
+    <t>Papp Kinga</t>
+  </si>
+  <si>
+    <t>Jankó Sólyom</t>
+  </si>
+  <si>
+    <t>Homolya Nándor</t>
+  </si>
+  <si>
+    <t>Török Balázs</t>
+  </si>
+  <si>
+    <t>Vass Ádám</t>
+  </si>
+  <si>
+    <t>Kandó/Miskolc</t>
+  </si>
+  <si>
+    <t>Gáthi Donát</t>
+  </si>
+  <si>
+    <t>Füle Simon</t>
+  </si>
+  <si>
+    <t>Simon Bálint</t>
+  </si>
+  <si>
+    <t>Király Lilla Virág</t>
+  </si>
+  <si>
+    <t>Homolya Dániel</t>
+  </si>
+  <si>
+    <t>Gál András</t>
+  </si>
+  <si>
+    <t>Nagy Martin</t>
+  </si>
+  <si>
+    <t>Molnár Márton Ádám</t>
+  </si>
+  <si>
+    <t>Mezőkövesd</t>
+  </si>
+  <si>
+    <t>Hajdú István Károly</t>
+  </si>
+  <si>
+    <t>Heinrich Dániel</t>
+  </si>
+  <si>
+    <t>Csordás Péter</t>
+  </si>
+  <si>
+    <t>CSO – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Tóth Lenke</t>
+  </si>
+  <si>
+    <t>Maróczy GSE/Szeged</t>
+  </si>
+  <si>
+    <t>Prorok Mihály</t>
+  </si>
+  <si>
+    <t>Tisza-parti/Szeged</t>
+  </si>
+  <si>
+    <t>Ficzere Attila László</t>
+  </si>
+  <si>
+    <t>Ficzere Zsolt András</t>
+  </si>
+  <si>
+    <t>Nagy Máté</t>
+  </si>
+  <si>
+    <t>Hornyák Ambrus</t>
+  </si>
+  <si>
+    <t>Ádám András</t>
+  </si>
+  <si>
+    <t>de Lamberterie Edmond László</t>
+  </si>
+  <si>
+    <t>Ződi Áron</t>
+  </si>
+  <si>
+    <t>Rákóczi Csanád</t>
+  </si>
+  <si>
+    <t>Meritum/Szeged</t>
+  </si>
+  <si>
+    <t>Losonczi Róza</t>
+  </si>
+  <si>
+    <t>Honvéd/Kiskunfélegyháza</t>
+  </si>
+  <si>
+    <t>Gellai Botond</t>
+  </si>
+  <si>
+    <t>Lakó Barnabás</t>
+  </si>
+  <si>
+    <t>Kovács Bendegúz</t>
+  </si>
+  <si>
+    <t>Szent László KatÁI/Mórahalom</t>
+  </si>
+  <si>
+    <t>Rocsa Róbert</t>
+  </si>
+  <si>
+    <t>Kiss Bálint Ref ÁI/Szentes</t>
+  </si>
+  <si>
+    <t>Farkas Flóra</t>
+  </si>
+  <si>
+    <t>Papp Larion</t>
+  </si>
+  <si>
+    <t>Szablár Zalán</t>
+  </si>
+  <si>
+    <t>Kis-Czakó Réka</t>
+  </si>
+  <si>
+    <t>Széchenyi/Csongrád</t>
+  </si>
+  <si>
+    <t>Győri Levente</t>
+  </si>
+  <si>
+    <t>Horváth Ákos</t>
+  </si>
+  <si>
+    <t>Tarján/Szeged</t>
+  </si>
+  <si>
+    <t>Somossy Zsófia</t>
+  </si>
+  <si>
+    <t>Ságvári E. GyakÁI</t>
+  </si>
+  <si>
+    <t>Szántai András</t>
+  </si>
+  <si>
+    <t>Huszár Máté Bence</t>
+  </si>
+  <si>
+    <t>Vadkerti Anna</t>
+  </si>
+  <si>
+    <t>Meritum SE/Szeged</t>
+  </si>
+  <si>
+    <t>Sopov-Elekes Lajos</t>
+  </si>
+  <si>
+    <t>Maróczy GSE</t>
+  </si>
+  <si>
+    <t>Prorok Benedek János</t>
+  </si>
+  <si>
+    <t>Vad Réka Anna</t>
+  </si>
+  <si>
+    <t>Liszkai Lehel</t>
+  </si>
+  <si>
+    <t>Szentesi SE</t>
+  </si>
+  <si>
+    <t>Klein Zsombor</t>
+  </si>
+  <si>
+    <t>Papp-Deli Marcell</t>
+  </si>
+  <si>
+    <t>Meritum SE</t>
+  </si>
+  <si>
+    <t>Nagy Bence Bertalan</t>
+  </si>
+  <si>
+    <t>Béli Donát</t>
+  </si>
+  <si>
+    <t>Bagaméri Vince</t>
+  </si>
+  <si>
+    <t>Madách/Szeged</t>
+  </si>
+  <si>
+    <t>Béládi Lőrinc</t>
+  </si>
+  <si>
+    <t>Barna Bálint</t>
+  </si>
+  <si>
+    <t>ÁI/Zsombó</t>
+  </si>
+  <si>
+    <t>Szűcs-Tóth Rebeka Alexandra</t>
+  </si>
+  <si>
+    <t>Petőfi/Szeged</t>
+  </si>
+  <si>
+    <t>Gál Nimród</t>
+  </si>
+  <si>
+    <t>Kovács Gábor Noel</t>
+  </si>
+  <si>
+    <t>Ábrahám-Furus Lara</t>
+  </si>
+  <si>
+    <t>Mórahalmi TE</t>
+  </si>
+  <si>
+    <t>Majzik Noel</t>
+  </si>
+  <si>
+    <t>Dankó Máté</t>
+  </si>
+  <si>
+    <t>Huszár Ádám János</t>
+  </si>
+  <si>
+    <t>Farkas Zalán</t>
+  </si>
+  <si>
+    <t>Makói SVSE</t>
+  </si>
+  <si>
+    <t>Szigethy Áron</t>
+  </si>
+  <si>
+    <t>Kurai Marcell</t>
+  </si>
+  <si>
+    <t>Kármán Mihály</t>
+  </si>
+  <si>
+    <t>Kovács Réka</t>
+  </si>
+  <si>
+    <t>Béli Márk</t>
+  </si>
+  <si>
+    <t>Ádám Barnabás</t>
+  </si>
+  <si>
+    <t>Jacsó Patrik</t>
+  </si>
+  <si>
+    <t>Varga Dóra</t>
+  </si>
+  <si>
+    <t>Oláh Kitti Maja</t>
+  </si>
+  <si>
+    <t>Bíró Maja Virág</t>
+  </si>
+  <si>
+    <t>Kovács Gellért</t>
+  </si>
+  <si>
+    <t>Üllési ISE</t>
+  </si>
+  <si>
+    <t>Máriás Dávid</t>
+  </si>
+  <si>
+    <t>Csatári Nóra</t>
+  </si>
+  <si>
+    <t>Miklós Szilvia</t>
+  </si>
+  <si>
+    <t>Borsodi Luca</t>
+  </si>
+  <si>
+    <t>Farkas Máté Gábor</t>
+  </si>
+  <si>
+    <t>Győri Gábor</t>
+  </si>
+  <si>
+    <t>Kántor Róbert Jr.</t>
+  </si>
+  <si>
+    <t>Győri Bálint</t>
+  </si>
+  <si>
+    <t>Szalai Anita</t>
+  </si>
+  <si>
+    <t>Kármán Gergely</t>
+  </si>
+  <si>
+    <t>Vad Roland Tibor</t>
+  </si>
+  <si>
+    <t>Vadkerti Bori</t>
+  </si>
+  <si>
+    <t>Szamkó Bálint</t>
+  </si>
+  <si>
+    <t>Puskás Gergely</t>
+  </si>
+  <si>
+    <t>Makai Ákos</t>
+  </si>
+  <si>
+    <t>Fodor Gábor</t>
+  </si>
+  <si>
+    <t>Janikovszky/Szeged</t>
+  </si>
+  <si>
+    <t>Kinyó Marcell</t>
+  </si>
+  <si>
+    <t>Pákozdy/HMVHely</t>
+  </si>
+  <si>
+    <t>Tandari Alíz</t>
+  </si>
+  <si>
+    <t>Megyaszai Balázs</t>
+  </si>
+  <si>
+    <t>Marjanovic Alex</t>
+  </si>
+  <si>
+    <t>Sakkcápák/Szeged</t>
+  </si>
+  <si>
+    <t>Puskás Miháy</t>
+  </si>
+  <si>
+    <t>Havasi Gergely Bulcsú</t>
+  </si>
+  <si>
+    <t>Vadkerti Vince</t>
+  </si>
+  <si>
+    <t>Havasi Máté Pál</t>
+  </si>
+  <si>
+    <t>Havasi Huba László</t>
+  </si>
+  <si>
+    <t>Pákozdy SE</t>
+  </si>
+  <si>
+    <t>Horváth Vanda</t>
+  </si>
+  <si>
+    <t>Szűcs Endre</t>
+  </si>
+  <si>
+    <t>Darida Máté</t>
+  </si>
+  <si>
+    <t>Diana/Csongrád</t>
+  </si>
+  <si>
+    <t>Szamkó Hanna</t>
+  </si>
+  <si>
+    <t>Faragó Gergő Levente</t>
+  </si>
+  <si>
+    <t>Kersmayer Zsolt</t>
+  </si>
+  <si>
+    <t>Vásárhelyi Pákozdi SE</t>
+  </si>
+  <si>
+    <t>Fodor Miksa</t>
+  </si>
+  <si>
+    <t>FEJ – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Cziglán Dénes</t>
+  </si>
+  <si>
+    <t>Tári Csongor</t>
+  </si>
+  <si>
+    <t>Bástya/Dunaújváros</t>
+  </si>
+  <si>
+    <t>Szilágyi Kamilla</t>
+  </si>
+  <si>
+    <t>Gárdonyi/Gárdony</t>
+  </si>
+  <si>
+    <t>Dézsi Dániel</t>
+  </si>
+  <si>
+    <t>Vasvári/Dunaújváros</t>
+  </si>
+  <si>
+    <t>Falusi Bence</t>
+  </si>
+  <si>
+    <t>Vasvári/DunaÚV</t>
+  </si>
+  <si>
+    <t>Fazekas Ervin</t>
+  </si>
+  <si>
+    <t>Szent Pantaleimon/DunaÚV</t>
+  </si>
+  <si>
+    <t>Szigethy Johanna</t>
+  </si>
+  <si>
+    <t>Bástya SE</t>
+  </si>
+  <si>
+    <t>Simon Hanna</t>
+  </si>
+  <si>
+    <t>Tári Árpád</t>
+  </si>
+  <si>
+    <t>Szabó Kristof</t>
+  </si>
+  <si>
+    <t>Nagy Kornél Levente</t>
+  </si>
+  <si>
+    <t>Bástya SE/Dunaújváros</t>
+  </si>
+  <si>
+    <t>Fazekas Léna</t>
+  </si>
+  <si>
+    <t>Hajnal Kitti</t>
+  </si>
+  <si>
+    <t>Kovács Tamás</t>
+  </si>
+  <si>
+    <t>István király/SzFvár</t>
+  </si>
+  <si>
+    <t>Kovács Flórián</t>
+  </si>
+  <si>
+    <t>Lőrincz Réka Edina</t>
+  </si>
+  <si>
+    <t>Farkas Bernát</t>
+  </si>
+  <si>
+    <t>Zöldliget ÁI/Velence</t>
+  </si>
+  <si>
+    <t>Gulyás Luca</t>
+  </si>
+  <si>
+    <t>Szent István/Székesfehérvár</t>
+  </si>
+  <si>
+    <t>Virágh Ákos Gergely</t>
+  </si>
+  <si>
+    <t>Tóvárosi/Székesfehérvár</t>
+  </si>
+  <si>
+    <t>Sass Réka</t>
+  </si>
+  <si>
+    <t>Horváth Zalán</t>
+  </si>
+  <si>
+    <t>Arany Patrik</t>
+  </si>
+  <si>
+    <t>Kárgli Zsigmond</t>
+  </si>
+  <si>
+    <t>Novák Sándor Pál</t>
+  </si>
+  <si>
+    <t>Ványi Panna</t>
+  </si>
+  <si>
+    <t>Fehérvári SE</t>
+  </si>
+  <si>
+    <t>Fazekas Ádám</t>
+  </si>
+  <si>
+    <t>Petőfi/Dunaújváros</t>
+  </si>
+  <si>
+    <t>Kerekes János</t>
+  </si>
+  <si>
+    <t>Kovács Ákos</t>
+  </si>
+  <si>
+    <t>Kánya Nimród</t>
+  </si>
+  <si>
+    <t>Móri SE</t>
+  </si>
+  <si>
+    <t>Sütöri Ákos</t>
+  </si>
+  <si>
+    <t>Dénes János Bálint</t>
+  </si>
+  <si>
+    <t>Bálint M. GI/Törökbálint</t>
+  </si>
+  <si>
+    <t>Utczay Krisztián László</t>
+  </si>
+  <si>
+    <t>Kiss Szilas Krisztofer</t>
+  </si>
+  <si>
+    <t>Szent Imre/Székesfehérvár</t>
+  </si>
+  <si>
+    <t>Molnár Jázmin Melodi</t>
+  </si>
+  <si>
+    <t>Zimmermann/Mór</t>
+  </si>
+  <si>
+    <t>Szigethy Zsombor</t>
+  </si>
+  <si>
+    <t>Kecskeméti Attila</t>
+  </si>
+  <si>
+    <t>Oros Rajmund</t>
+  </si>
+  <si>
+    <t>Körtélyesi Richárd</t>
+  </si>
+  <si>
+    <t>MartonVál/Martonvásár</t>
+  </si>
+  <si>
+    <t>Süli Henrietta</t>
+  </si>
+  <si>
+    <t>Fekete Csaba</t>
+  </si>
+  <si>
+    <t>GMS – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Gintli Bulcsú Buda</t>
+  </si>
+  <si>
+    <t>Szigetközi/Ásványráró</t>
+  </si>
+  <si>
+    <t>Szigeti Marcell</t>
+  </si>
+  <si>
+    <t>Szt. Orsolya/Sopron</t>
+  </si>
+  <si>
+    <t>Gősi Zalán</t>
+  </si>
+  <si>
+    <t>Körzeti/Jánossomorja</t>
+  </si>
+  <si>
+    <t>Tóth Dominik</t>
+  </si>
+  <si>
+    <t>Pátka Áron</t>
+  </si>
+  <si>
+    <t>Ferencz Vencel</t>
+  </si>
+  <si>
+    <t>Péterffy/Győr</t>
+  </si>
+  <si>
+    <t>Lamik János jr.</t>
+  </si>
+  <si>
+    <t>Holló Bálint</t>
+  </si>
+  <si>
+    <t>Pörgei Zsombor</t>
+  </si>
+  <si>
+    <t>Gazsó Vince</t>
+  </si>
+  <si>
+    <t>Író Marcell</t>
+  </si>
+  <si>
+    <t>Endrődy Zente</t>
+  </si>
+  <si>
+    <t>Farkas Dorka</t>
+  </si>
+  <si>
+    <t>Tóth-Tarsoly Hunor</t>
+  </si>
+  <si>
+    <t>Felsőbüki/Fertőszentmiklós</t>
+  </si>
+  <si>
+    <t>Pournasiri Deniz</t>
+  </si>
+  <si>
+    <t>Német NÁI/Sopron</t>
+  </si>
+  <si>
+    <t>Ivanics Merse</t>
+  </si>
+  <si>
+    <t>Végh Lili</t>
+  </si>
+  <si>
+    <t>Péntek Dávid</t>
+  </si>
+  <si>
+    <t>SBE Jánossomorja</t>
+  </si>
+  <si>
+    <t>Kisgerőcz Marcell Matteó</t>
+  </si>
+  <si>
+    <t>Somogyi Boldizsár</t>
+  </si>
+  <si>
+    <t>II. Rákóczi/Csorna</t>
+  </si>
+  <si>
+    <t>Horváth Noel</t>
+  </si>
+  <si>
+    <t>Móra/MMÓvár</t>
+  </si>
+  <si>
+    <t>Fülöp Zétény</t>
+  </si>
+  <si>
+    <t>Petőfi/Sopron</t>
+  </si>
+  <si>
+    <t>Holhos Noel Attila</t>
+  </si>
+  <si>
+    <t>Szabó Zorka</t>
+  </si>
+  <si>
+    <t>Pörneczi Máté</t>
+  </si>
+  <si>
+    <t>Apor/Győr</t>
+  </si>
+  <si>
+    <t>Gaál Gabriella</t>
+  </si>
+  <si>
+    <t>Dombi Bátor</t>
+  </si>
+  <si>
+    <t>Varga Bence</t>
+  </si>
+  <si>
+    <t>Blahut Leona</t>
+  </si>
+  <si>
+    <t>Levél KSE</t>
+  </si>
+  <si>
+    <t>Pető Zsófia</t>
+  </si>
+  <si>
+    <t>Fekete Kristóf</t>
+  </si>
+  <si>
+    <t>Schmidt Ármin</t>
+  </si>
+  <si>
+    <t>Szentmiklósi Eszter</t>
+  </si>
+  <si>
+    <t>Széchenyi ESE/Győr</t>
+  </si>
+  <si>
+    <t>Nagy Dávid Zoltán</t>
+  </si>
+  <si>
+    <t>Börzsei Ádám</t>
+  </si>
+  <si>
+    <t>Arrabona SISE/Győr</t>
+  </si>
+  <si>
+    <t>Gulyás Gábor</t>
+  </si>
+  <si>
+    <t>Papp Zsófia</t>
+  </si>
+  <si>
+    <t>KSE Levél</t>
+  </si>
+  <si>
+    <t>Sasvári Kornél József</t>
+  </si>
+  <si>
+    <t>Telekes Péter</t>
+  </si>
+  <si>
+    <t>Szent Orsolya/Sopron</t>
+  </si>
+  <si>
+    <t>Gintli Huba Vince</t>
+  </si>
+  <si>
+    <t>Pörgei Benett</t>
+  </si>
+  <si>
+    <t>Szabó Zora Maja</t>
+  </si>
+  <si>
+    <t>Ujhelyi/MMÓvár</t>
+  </si>
+  <si>
+    <t>Vörös Tamás Ákos</t>
+  </si>
+  <si>
+    <t>Theiler Kristóf</t>
+  </si>
+  <si>
+    <t>Varga Liliána</t>
+  </si>
+  <si>
+    <t>Rális Olivér</t>
+  </si>
+  <si>
+    <t>Hajtó Rezeda</t>
+  </si>
+  <si>
+    <t>Ferenczy Nóra</t>
+  </si>
+  <si>
+    <t>Menczel-Kiss Nándor</t>
+  </si>
+  <si>
+    <t>Brieber Benedek</t>
+  </si>
+  <si>
+    <t>Vasenszky Kata Sára</t>
+  </si>
+  <si>
+    <t>Szentmiklósi Péter</t>
+  </si>
+  <si>
+    <t>Garai-Csóka Márton</t>
+  </si>
+  <si>
+    <t>Soproni MAFC</t>
+  </si>
+  <si>
+    <t>Gintli Vitéz Gellért</t>
+  </si>
+  <si>
+    <t>Kazinczy/Győr</t>
+  </si>
+  <si>
+    <t>Tóth Milán</t>
+  </si>
+  <si>
+    <t>Kovács Viktor</t>
+  </si>
+  <si>
+    <t>Béres Ádám</t>
+  </si>
+  <si>
+    <t>Páli Szent Vince/Kapuvár</t>
+  </si>
+  <si>
+    <t>Kovács Áron</t>
+  </si>
+  <si>
+    <t>Niksz Lénárd</t>
+  </si>
+  <si>
+    <t>Győri Sakk-kör</t>
+  </si>
+  <si>
+    <t>Kiss-Simon Ábel</t>
+  </si>
+  <si>
+    <t>Hartai Kende Turul</t>
+  </si>
+  <si>
+    <t>Piarista/Hédervár</t>
+  </si>
+  <si>
+    <t>Sidó Sára</t>
+  </si>
+  <si>
+    <t>Horváth Benedek</t>
+  </si>
+  <si>
+    <t>Mezősi Mira</t>
+  </si>
+  <si>
+    <t>Bányai Korina Noémi</t>
+  </si>
+  <si>
+    <t>Baski Dániel Imre</t>
+  </si>
+  <si>
+    <t>Piarista/MMÓvár</t>
+  </si>
+  <si>
+    <t>Boros Gábor</t>
+  </si>
+  <si>
+    <t>Vasenszky Zoltán György</t>
+  </si>
+  <si>
+    <t>Brieber Dorottya</t>
+  </si>
+  <si>
+    <t>Mezősi Nesztor</t>
+  </si>
+  <si>
+    <t>Tóth Benedek András</t>
+  </si>
+  <si>
+    <t>Róbert Márk</t>
+  </si>
+  <si>
+    <t>Fáy/Sopron</t>
+  </si>
+  <si>
+    <t>Bencsics Bercel</t>
+  </si>
+  <si>
+    <t>Kiss Benedek</t>
+  </si>
+  <si>
+    <t>Vajda Bendegúz</t>
+  </si>
+  <si>
+    <t>Sebők Dániel</t>
+  </si>
+  <si>
+    <t>Arrabona SISE</t>
+  </si>
+  <si>
+    <t>Horváth Réka</t>
+  </si>
+  <si>
+    <t>Czinder Áron</t>
+  </si>
+  <si>
+    <t>Stolcz Leo Bánk</t>
+  </si>
+  <si>
+    <t>Szabó Zoltán Imre</t>
+  </si>
+  <si>
+    <t>Printz-Markó Barnabás</t>
+  </si>
+  <si>
+    <t>Bencés/Pannonhalma</t>
+  </si>
+  <si>
+    <t>Bedőcs Máté</t>
+  </si>
+  <si>
+    <t>Bencsics Benedek</t>
+  </si>
+  <si>
+    <t>Vágó Barnabás</t>
+  </si>
+  <si>
+    <t>Molnár Bendegúz</t>
+  </si>
+  <si>
+    <t>Cserpes Gábor János</t>
+  </si>
+  <si>
+    <t>Fertőszentmiklós SE</t>
+  </si>
+  <si>
+    <t>Szilveszter Zsombor</t>
+  </si>
+  <si>
+    <t>Fülöp Júlia Paula</t>
+  </si>
+  <si>
+    <t>Szalai Máté</t>
+  </si>
+  <si>
+    <t>Pájer Jázmin</t>
+  </si>
+  <si>
+    <t>Szabó Vilmos Nándor</t>
+  </si>
+  <si>
+    <t>Nagy Barnabas</t>
+  </si>
+  <si>
+    <t>Noszov-Kovács Kende</t>
+  </si>
+  <si>
+    <t>Pető Zsolt</t>
+  </si>
+  <si>
+    <t>Doros Ákos</t>
+  </si>
+  <si>
+    <t>Czuczor/Győr</t>
+  </si>
+  <si>
+    <t>Börzsei András</t>
+  </si>
+  <si>
+    <t>Győri Elektromos VSK</t>
+  </si>
+  <si>
+    <t>Steiner Botond</t>
+  </si>
+  <si>
+    <t>Pálfi Szabolcs</t>
+  </si>
+  <si>
+    <t>Sámson Márton</t>
+  </si>
+  <si>
+    <t>Besenyi Dániel</t>
+  </si>
+  <si>
+    <t>Gyurika Roland</t>
+  </si>
+  <si>
+    <t>Tímár Bálint</t>
+  </si>
+  <si>
+    <t>Pőcze András</t>
+  </si>
+  <si>
+    <t>Czuczor G. BenGI</t>
+  </si>
+  <si>
+    <t>Tóth Barna Róbert</t>
+  </si>
+  <si>
+    <t>Torma Kevin Márk</t>
+  </si>
+  <si>
+    <t>Baksa/Győr</t>
+  </si>
+  <si>
+    <t>Esek Panna</t>
+  </si>
+  <si>
+    <t>Páj Tamás</t>
+  </si>
+  <si>
+    <t>Arbeiter Dávid</t>
+  </si>
+  <si>
+    <t>HBM – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Emir Sahin</t>
+  </si>
+  <si>
+    <t>ISD/Debrecen</t>
+  </si>
+  <si>
+    <t>Gál Dénes</t>
+  </si>
+  <si>
+    <t>Hajdúböszörményi SE</t>
+  </si>
+  <si>
+    <t>Tóth Enikő</t>
+  </si>
+  <si>
+    <t>Baltazár/Hajdúböszörmény</t>
+  </si>
+  <si>
+    <t>Szabó Zsombor</t>
+  </si>
+  <si>
+    <t>Suba Csongor</t>
+  </si>
+  <si>
+    <t>DEAC/Debrecen</t>
+  </si>
+  <si>
+    <t>Jónizs Jázmin</t>
+  </si>
+  <si>
+    <t>Szabados Gergő</t>
+  </si>
+  <si>
+    <t>Bajnok Sakkiskola</t>
+  </si>
+  <si>
+    <t>Gór Dániel</t>
+  </si>
+  <si>
+    <t>Szakács László</t>
+  </si>
+  <si>
+    <t>DEAC-DSI/Debrecen</t>
+  </si>
+  <si>
+    <t>Sárközi Balián Szente</t>
+  </si>
+  <si>
+    <t>Szabó Dániel</t>
+  </si>
+  <si>
+    <t>Mászlé Dávid</t>
+  </si>
+  <si>
+    <t>Kordás Tamara</t>
+  </si>
+  <si>
+    <t>Német ÁI/Debrecen</t>
+  </si>
+  <si>
+    <t>Füredi Janka</t>
+  </si>
+  <si>
+    <t>Tamás Mihály</t>
+  </si>
+  <si>
+    <t>Thököly/Hajdúszoboszló</t>
+  </si>
+  <si>
+    <t>Takács Donát</t>
+  </si>
+  <si>
+    <t>Benedek E. ÁI/Debrecen</t>
+  </si>
+  <si>
+    <t>Fülöp Zsolt</t>
+  </si>
+  <si>
+    <t>Buzás Luca Barbara</t>
+  </si>
+  <si>
+    <t>Csengeri Marcell</t>
+  </si>
+  <si>
+    <t>Püspökladányi SK</t>
+  </si>
+  <si>
+    <t>Szabó Levente Sándor</t>
+  </si>
+  <si>
+    <t>Dajka Zalán</t>
+  </si>
+  <si>
+    <t>Lilla téri ÁI/Debrecen</t>
+  </si>
+  <si>
+    <t>Bakó Bence</t>
+  </si>
+  <si>
+    <t>Szent József/Debrecen</t>
+  </si>
+  <si>
+    <t>Dér Olivér</t>
+  </si>
+  <si>
+    <t>Dózsa/Debrecen</t>
+  </si>
+  <si>
+    <t>Fábián Tamás</t>
+  </si>
+  <si>
+    <t>Tálentum/Debrecen</t>
+  </si>
+  <si>
+    <t>Terdik Benedek</t>
+  </si>
+  <si>
+    <t>Szent Efrém/Debrecen</t>
+  </si>
+  <si>
+    <t>Kállai Abigél</t>
+  </si>
+  <si>
+    <t>Pomázi Áron</t>
+  </si>
+  <si>
+    <t>Tőzsér Dániel</t>
+  </si>
+  <si>
+    <t>Sojnóczki Anna</t>
+  </si>
+  <si>
+    <t>Tóth Lukács</t>
+  </si>
+  <si>
+    <t>Kiss Ádám</t>
+  </si>
+  <si>
+    <t>Kerekes Áron</t>
+  </si>
+  <si>
+    <t>Czibere Dénes</t>
+  </si>
+  <si>
+    <t>Kovács György Máté</t>
+  </si>
+  <si>
+    <t>Cetin Ediz Sami</t>
+  </si>
+  <si>
+    <t>Nemzetközi/Debrecen</t>
+  </si>
+  <si>
+    <t>Vadon Benedek</t>
+  </si>
+  <si>
+    <t>Sztretye Milán</t>
+  </si>
+  <si>
+    <t>Orvos Marcell</t>
+  </si>
+  <si>
+    <t>Epreskerti/Debrecen</t>
+  </si>
+  <si>
+    <t>Orvos Lilla</t>
+  </si>
+  <si>
+    <t>DAEC-DSI/Debrecen</t>
+  </si>
+  <si>
+    <t>Papp Gergely</t>
+  </si>
+  <si>
+    <t>DSBK/Debrecen</t>
+  </si>
+  <si>
+    <t>Dobi Zente</t>
+  </si>
+  <si>
+    <t>Hajdúszoboszlói SI</t>
+  </si>
+  <si>
+    <t>Mászlé Gergely</t>
+  </si>
+  <si>
+    <t>Kedves Árven Zoja</t>
+  </si>
+  <si>
+    <t>Háfra Milán</t>
+  </si>
+  <si>
+    <t>Bajnok SI/Debrecen</t>
+  </si>
+  <si>
+    <t>Zolnai Mihály</t>
+  </si>
+  <si>
+    <t>Biró Levente</t>
+  </si>
+  <si>
+    <t>Szöllősi Balázs</t>
+  </si>
+  <si>
+    <t>Bíró Csilla</t>
+  </si>
+  <si>
+    <t>Chumarin Ilyas</t>
+  </si>
+  <si>
+    <t>Kiss József</t>
+  </si>
+  <si>
+    <t>Papp Gábor</t>
+  </si>
+  <si>
+    <t>Czibere György</t>
+  </si>
+  <si>
+    <t>Pető Kira Melitta</t>
+  </si>
+  <si>
+    <t>Kondor Gábor</t>
+  </si>
+  <si>
+    <t>Darnai Richárd</t>
+  </si>
+  <si>
+    <t>Noszály Dávid</t>
+  </si>
+  <si>
+    <t>Kovács Patrik</t>
+  </si>
+  <si>
+    <t>Ozsváth Dávid</t>
+  </si>
+  <si>
+    <t>Mogyorós Tamás János</t>
+  </si>
+  <si>
+    <t>Kelemen Kristóf</t>
+  </si>
+  <si>
+    <t>Havattői Krisztina</t>
+  </si>
+  <si>
+    <t>Epreskerti ÁI/Debrecen</t>
+  </si>
+  <si>
+    <t>Gyáfrás Antónia</t>
+  </si>
+  <si>
+    <t>Benedek/Debrecen</t>
+  </si>
+  <si>
+    <t>Neuwirth Bálint</t>
+  </si>
+  <si>
+    <t>Varga Antal</t>
+  </si>
+  <si>
+    <t>Petrus Bence</t>
+  </si>
+  <si>
+    <t>Nádudvari SSE</t>
+  </si>
+  <si>
+    <t>Bíró Beáta</t>
+  </si>
+  <si>
+    <t>Alexa Máté</t>
+  </si>
+  <si>
+    <t>Radácsi Péter Ádám</t>
+  </si>
+  <si>
+    <t>Kiss Nándor Dávid</t>
+  </si>
+  <si>
+    <t>Szilágyi Dóra</t>
+  </si>
+  <si>
+    <t>Berényi Krisztián</t>
+  </si>
+  <si>
+    <t>Belovecz Márton</t>
+  </si>
+  <si>
+    <t>Ágoston Balázs</t>
+  </si>
+  <si>
+    <t>Szilágyi Tamás</t>
+  </si>
+  <si>
+    <t>Taskó Olivér</t>
+  </si>
+  <si>
+    <t>Iványi Noel</t>
+  </si>
+  <si>
+    <t>Mányi Gergő</t>
+  </si>
+  <si>
+    <t>Kossuth Gyak./Debrecen</t>
+  </si>
+  <si>
+    <t>Bakos Farkas</t>
+  </si>
+  <si>
+    <t>Kerekes Luca</t>
+  </si>
+  <si>
+    <t>Karbutouski Pável</t>
+  </si>
+  <si>
+    <t>Kovács Deli Bende</t>
+  </si>
+  <si>
+    <t>Davaademberel Nandin-Erdene</t>
+  </si>
+  <si>
+    <t>Debreceni EAC</t>
+  </si>
+  <si>
+    <t>Gajdács Jonathán</t>
+  </si>
+  <si>
+    <t>Tar Zsombor József</t>
+  </si>
+  <si>
+    <t>Gencsi Dávid Sándor</t>
+  </si>
+  <si>
+    <t>Henczel Donát</t>
+  </si>
+  <si>
+    <t>Pető Dávid</t>
+  </si>
+  <si>
+    <t>Komoróczy Soma</t>
+  </si>
+  <si>
+    <t>Kéri Benedek</t>
+  </si>
+  <si>
+    <t>Tran Dávid</t>
+  </si>
+  <si>
+    <t>Békési Áron</t>
+  </si>
+  <si>
+    <t>Németh Márk</t>
+  </si>
+  <si>
+    <t>Barna Péter</t>
+  </si>
+  <si>
+    <t>Tóth Gergely</t>
+  </si>
+  <si>
+    <t>Darnai Lili</t>
+  </si>
+  <si>
+    <t>HEV – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Tóth Zsombor István</t>
+  </si>
+  <si>
+    <t>Arany/Gyöngyös</t>
+  </si>
+  <si>
+    <t>Braun Dominik Attila</t>
+  </si>
+  <si>
+    <t>Kossuth/Hatvan</t>
+  </si>
+  <si>
+    <t>Gulyás Donát</t>
+  </si>
+  <si>
+    <t>5. sz ÁI/Hatvan</t>
+  </si>
+  <si>
+    <t>Kecze Lili</t>
+  </si>
+  <si>
+    <t>Tamási Á./Pétervására</t>
+  </si>
+  <si>
+    <t>Duba-Abonyi Hunor</t>
+  </si>
+  <si>
+    <t>Négyesi-Juhász Soma</t>
+  </si>
+  <si>
+    <t>Bolyki Bástya/Eger</t>
+  </si>
+  <si>
+    <t>Majnár Nimród</t>
+  </si>
+  <si>
+    <t>Kovács Balázs</t>
+  </si>
+  <si>
+    <t>5. sz./Hatvan</t>
+  </si>
+  <si>
+    <t>Török Gergő</t>
+  </si>
+  <si>
+    <t>Kálváriaparti/Gyöngyös</t>
+  </si>
+  <si>
+    <t>Pauer-Nagy Panna</t>
+  </si>
+  <si>
+    <t>Horváth Szille</t>
+  </si>
+  <si>
+    <t>Kodály/Hatvan</t>
+  </si>
+  <si>
+    <t>Mihály Balázs</t>
+  </si>
+  <si>
+    <t>Lenkey J. ÁI/Eger</t>
+  </si>
+  <si>
+    <t>Pap Csongor</t>
+  </si>
+  <si>
+    <t>Duba-Abonyi Bendegúz</t>
+  </si>
+  <si>
+    <t>Torják Boróka</t>
+  </si>
+  <si>
+    <t>Fekete I./Mátranovák</t>
+  </si>
+  <si>
+    <t>Szabó Viktória</t>
+  </si>
+  <si>
+    <t>Horváth Dániel</t>
+  </si>
+  <si>
+    <t>Villangó Léna</t>
+  </si>
+  <si>
+    <t>Baranyi Réka</t>
+  </si>
+  <si>
+    <t>Kelemen Dániel Tibor</t>
+  </si>
+  <si>
+    <t>Deák F. ÁI/Eger</t>
+  </si>
+  <si>
+    <t>Balog Nimród</t>
+  </si>
+  <si>
+    <t>Hatvani SK</t>
+  </si>
+  <si>
+    <t>Szeles Bence</t>
+  </si>
+  <si>
+    <t>Kis Petra</t>
+  </si>
+  <si>
+    <t>Bayersdorfer Sebastian</t>
+  </si>
+  <si>
+    <t>Kontos Regő</t>
+  </si>
+  <si>
+    <t>Aba Sámuel ÁI/Abasár</t>
+  </si>
+  <si>
+    <t>Gulyás Hanna</t>
+  </si>
+  <si>
+    <t>5. sz ÁI/ Hatvan</t>
+  </si>
+  <si>
+    <t>Kenyeres Csenge</t>
+  </si>
+  <si>
+    <t>Egri Bolyki Bástya SE</t>
+  </si>
+  <si>
+    <t>Kuborczik Laura</t>
+  </si>
+  <si>
+    <t>Tollner Hunor László</t>
+  </si>
+  <si>
+    <t>Tamási Áron/Pétervására</t>
+  </si>
+  <si>
+    <t>Szabó Kinga</t>
+  </si>
+  <si>
+    <t>Csáti Bálint</t>
+  </si>
+  <si>
+    <t>Fónagy Patrik</t>
+  </si>
+  <si>
+    <t>Szécsi Barna</t>
+  </si>
+  <si>
+    <t>Nagy Bíborka</t>
+  </si>
+  <si>
+    <t>Tóth Zsombor</t>
+  </si>
+  <si>
+    <t>Balog Balázs</t>
+  </si>
+  <si>
+    <t>Baranyi Dávid</t>
+  </si>
+  <si>
+    <t>Jakab-Réti Nimród</t>
+  </si>
+  <si>
+    <t>Nagy Jenő</t>
+  </si>
+  <si>
+    <t>Szent-Györgyi A. ÁI/Visonta</t>
+  </si>
+  <si>
+    <t>Hinkelmann Norbert</t>
+  </si>
+  <si>
+    <t>Nagy Levente</t>
+  </si>
+  <si>
+    <t>Kántor Keve Olivér</t>
+  </si>
+  <si>
+    <t>Kovács Kolos Regő</t>
+  </si>
+  <si>
+    <t>Apci SE</t>
+  </si>
+  <si>
+    <t>Prokaj Dominik Dénes</t>
+  </si>
+  <si>
+    <t>Prepelita Kevin Gabriel</t>
+  </si>
+  <si>
+    <t>Dombóvári Levente Sándor</t>
+  </si>
+  <si>
+    <t>Eötvös J. RefOK/Eger</t>
+  </si>
+  <si>
+    <t>Molnár Dániel Zsolt</t>
+  </si>
+  <si>
+    <t>Pétervására SE</t>
+  </si>
+  <si>
+    <t>Bende Enikő Tünde</t>
+  </si>
+  <si>
+    <t>Kovacs Rebeka Zsófia</t>
+  </si>
+  <si>
+    <t>Koncz Helga Dóra</t>
+  </si>
+  <si>
+    <t>Andornaktálya SE</t>
+  </si>
+  <si>
+    <t>Tyukodi Szabolcs</t>
+  </si>
+  <si>
+    <t>Egri Vasas SE</t>
+  </si>
+  <si>
+    <t>Bencsik József</t>
+  </si>
+  <si>
+    <t>Reményik/Füzesabony</t>
+  </si>
+  <si>
+    <t>Kállai Milán Rómeó</t>
+  </si>
+  <si>
+    <t>Egri Vasas</t>
+  </si>
+  <si>
+    <t>Huszár András</t>
+  </si>
+  <si>
+    <t>Apjok Balázs</t>
+  </si>
+  <si>
+    <t>Kékesi SE/Gyöngyös</t>
+  </si>
+  <si>
+    <t>Illés Dávid</t>
+  </si>
+  <si>
+    <t>Molnár Lídia Emília</t>
+  </si>
+  <si>
+    <t>Batka Bálint</t>
+  </si>
+  <si>
+    <t>Koncz Regina</t>
+  </si>
+  <si>
+    <t>Varga Levente</t>
+  </si>
+  <si>
+    <t>Serfőző Ádám László</t>
+  </si>
+  <si>
+    <t>Péti MTE</t>
+  </si>
+  <si>
+    <t>JNS – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>— nincs játékos —</t>
+  </si>
+  <si>
+    <t>André Máté</t>
+  </si>
+  <si>
+    <t>Pintér Levente</t>
+  </si>
+  <si>
+    <t>Dömök Ádám</t>
+  </si>
+  <si>
+    <t>Szórád Norina</t>
+  </si>
+  <si>
+    <t>Szent István/Jászberény</t>
+  </si>
+  <si>
+    <t>Kiss Johanna</t>
+  </si>
+  <si>
+    <t>Szegő G./Szolnok</t>
+  </si>
+  <si>
+    <t>Kabai Ábel</t>
+  </si>
+  <si>
+    <t>Damjanics/Cibakháza</t>
+  </si>
+  <si>
+    <t>Muhari Dávid</t>
+  </si>
+  <si>
+    <t>Jászberényi SK</t>
+  </si>
+  <si>
+    <t>Kézér Bálint</t>
+  </si>
+  <si>
+    <t>Wilhelm Aba Kálmán</t>
+  </si>
+  <si>
+    <t>Keviterv Akva/Szolnok</t>
+  </si>
+  <si>
+    <t>Jelen Csaba</t>
+  </si>
+  <si>
+    <t>Karcagi SE</t>
+  </si>
+  <si>
+    <t>Molnár Péter</t>
+  </si>
+  <si>
+    <t>Nagykáta SE</t>
+  </si>
+  <si>
+    <t>Ács-André Barnabás</t>
+  </si>
+  <si>
+    <t>Varga Barnabás</t>
+  </si>
+  <si>
+    <t>Szilágyi Zsófia</t>
+  </si>
+  <si>
+    <t>Merk Aba</t>
+  </si>
+  <si>
+    <t>Bercsényi/Jászberény</t>
+  </si>
+  <si>
+    <t>Magyar Ágnes</t>
+  </si>
+  <si>
+    <t>Szent István SportÁI/Jászberény</t>
+  </si>
+  <si>
+    <t>Székely Alina</t>
+  </si>
+  <si>
+    <t>Károly András Dávid</t>
+  </si>
+  <si>
+    <t>Tagai Noémi</t>
+  </si>
+  <si>
+    <t>Szandaszőlősi/Szolnok</t>
+  </si>
+  <si>
+    <t>Muhari Kornél</t>
+  </si>
+  <si>
+    <t>Édes Dániel György</t>
+  </si>
+  <si>
+    <t>André Balázs</t>
+  </si>
+  <si>
+    <t>Vágner Hunor</t>
+  </si>
+  <si>
+    <t>Martfűi VSE</t>
+  </si>
+  <si>
+    <t>Zipszer Zorka</t>
+  </si>
+  <si>
+    <t>Péter Tamás</t>
+  </si>
+  <si>
+    <t>Podani György</t>
+  </si>
+  <si>
+    <t>Balogh Borbála</t>
+  </si>
+  <si>
+    <t>Zipszer Szabolcs</t>
+  </si>
+  <si>
+    <t>Tar Balázs</t>
+  </si>
+  <si>
+    <t>Szabó Bence</t>
+  </si>
+  <si>
+    <t>Édes László Sándor</t>
+  </si>
+  <si>
+    <t>Szalóki Árpád jr.</t>
+  </si>
+  <si>
+    <t>Kisújszállási SE</t>
+  </si>
+  <si>
+    <t>Giricz Gergő</t>
+  </si>
+  <si>
+    <t>Mohay Henrik</t>
+  </si>
+  <si>
+    <t>Kunszentmártoni TE</t>
+  </si>
+  <si>
+    <t>Bugyi Huba Benedek</t>
+  </si>
+  <si>
+    <t>Markót Dávid Bence</t>
+  </si>
+  <si>
+    <t>Herbály Lajos</t>
+  </si>
+  <si>
+    <t>Gáspár Vince</t>
+  </si>
+  <si>
+    <t>Vágner Hanna</t>
+  </si>
+  <si>
+    <t>Tóth István</t>
+  </si>
+  <si>
+    <t>Túrkeve VSE</t>
+  </si>
+  <si>
+    <t>Tichy Bence Gergő</t>
+  </si>
+  <si>
+    <t>Medvegy Milán</t>
+  </si>
+  <si>
+    <t>Dobi Kristóf</t>
+  </si>
+  <si>
+    <t>Hevesi SE</t>
+  </si>
+  <si>
+    <t>Radócz Tamás Olivér</t>
+  </si>
+  <si>
+    <t>KEVITERV AKVA</t>
+  </si>
+  <si>
+    <t>Édes Gergely István</t>
+  </si>
+  <si>
+    <t>Fekete Marcell</t>
+  </si>
+  <si>
+    <t>Csányi Nóra</t>
+  </si>
+  <si>
+    <t>Pásztor Ferenc</t>
+  </si>
+  <si>
+    <t>Csontos Marcell</t>
+  </si>
+  <si>
+    <t>Széchenyi/Szolnok</t>
+  </si>
+  <si>
+    <t>KOE – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Dobos Hunor</t>
+  </si>
+  <si>
+    <t>Esztergomi SC</t>
+  </si>
+  <si>
+    <t>Farkas Hanga Felícia</t>
+  </si>
+  <si>
+    <t>Pólya Gy./Tatabánya</t>
+  </si>
+  <si>
+    <t>Balogh Boglárka</t>
+  </si>
+  <si>
+    <t>Hogyinszki Márk Csaba</t>
+  </si>
+  <si>
+    <t>Géniusz SE/Tata-Naszály</t>
+  </si>
+  <si>
+    <t>Rázsó Dániel</t>
+  </si>
+  <si>
+    <t>Orbán Levente Gergő</t>
+  </si>
+  <si>
+    <t>Dorogi AC</t>
+  </si>
+  <si>
+    <t>Willinger Réka</t>
+  </si>
+  <si>
+    <t>Kernstok/Nyergesújfalu</t>
+  </si>
+  <si>
+    <t>Csepecz Barnabás</t>
+  </si>
+  <si>
+    <t>Prímási IK/Esztergom</t>
+  </si>
+  <si>
+    <t>Barta Róza</t>
+  </si>
+  <si>
+    <t>Csokonai/Dunaalmás</t>
+  </si>
+  <si>
+    <t>Varga Gábor</t>
+  </si>
+  <si>
+    <t>Talentum/Tata</t>
+  </si>
+  <si>
+    <t>Zubor Luca</t>
+  </si>
+  <si>
+    <t>Hunyadi/Oroszlány</t>
+  </si>
+  <si>
+    <t>Rokolya Olivér</t>
+  </si>
+  <si>
+    <t>Pólya Gy. ÁI/Tatabánya</t>
+  </si>
+  <si>
+    <t>Németh Izabella</t>
+  </si>
+  <si>
+    <t>Kőkúti ÁI/Tata</t>
+  </si>
+  <si>
+    <t>Falusi Ádám</t>
+  </si>
+  <si>
+    <t>Petőfi S. ÁI/Kisbér</t>
+  </si>
+  <si>
+    <t>Zélity Elena</t>
+  </si>
+  <si>
+    <t>Kodaj Kende Bendegúz</t>
+  </si>
+  <si>
+    <t>Stamler Júlia</t>
+  </si>
+  <si>
+    <t>Cseri Péter Benjamin</t>
+  </si>
+  <si>
+    <t>Balla Máté</t>
+  </si>
+  <si>
+    <t>Árpád-házi Szent Erzsébet ÁI</t>
+  </si>
+  <si>
+    <t>Szobi Ábel</t>
+  </si>
+  <si>
+    <t>Dózsa/Tatabánya</t>
+  </si>
+  <si>
+    <t>Jelen Auróra</t>
+  </si>
+  <si>
+    <t>Pauliscsák Ákos Áron</t>
+  </si>
+  <si>
+    <t>Balogh Emese</t>
+  </si>
+  <si>
+    <t>Szabó Huba</t>
+  </si>
+  <si>
+    <t>Stamler József jr.</t>
+  </si>
+  <si>
+    <t>Kecskeméti Ákos</t>
+  </si>
+  <si>
+    <t>Grund64/BP</t>
+  </si>
+  <si>
+    <t>Paholik Miklós Levente</t>
+  </si>
+  <si>
+    <t>Molnár Zsombor</t>
+  </si>
+  <si>
+    <t>Meiszel Zalán Bendegúz</t>
+  </si>
+  <si>
+    <t>Illés Dániel</t>
+  </si>
+  <si>
+    <t>Pólya/Tatabánya</t>
+  </si>
+  <si>
+    <t>Shemirani Dániel</t>
+  </si>
+  <si>
+    <t>Rokolya Kornél</t>
+  </si>
+  <si>
+    <t>Nagy Bence</t>
+  </si>
+  <si>
+    <t>Őze Hédi</t>
+  </si>
+  <si>
+    <t>Kőkúti/Tata</t>
+  </si>
+  <si>
+    <t>Székely Balázs</t>
+  </si>
+  <si>
+    <t>Demeter Orsolya Dóra</t>
+  </si>
+  <si>
+    <t>Kovács Zita</t>
+  </si>
+  <si>
+    <t>Óvárosi/Tatabánya</t>
+  </si>
+  <si>
+    <t>Tóth Máté Dávid</t>
+  </si>
+  <si>
+    <t>Arany/Lábatlan</t>
+  </si>
+  <si>
+    <t>Mészáros-Csonka Dávid</t>
+  </si>
+  <si>
+    <t>Hogyinszki Marcell Csaba</t>
+  </si>
+  <si>
+    <t>Reményi Kristóf</t>
+  </si>
+  <si>
+    <t>Fekete Bence</t>
+  </si>
+  <si>
+    <t>Schreck Dániel</t>
+  </si>
+  <si>
+    <t>Varga Boróka Anna</t>
+  </si>
+  <si>
+    <t>Varga András Ferenc</t>
+  </si>
+  <si>
+    <t>Musicz Martin</t>
+  </si>
+  <si>
+    <t>Lángos JSE/Tatabánya</t>
+  </si>
+  <si>
+    <t>Dániel Ármin</t>
+  </si>
+  <si>
+    <t>Angyalffy/Naszály</t>
+  </si>
+  <si>
+    <t>Pánczél Dominik István</t>
+  </si>
+  <si>
+    <t>Cseri Johanna</t>
+  </si>
+  <si>
+    <t>Maszlavér Zente Tamás</t>
+  </si>
+  <si>
+    <t>Nyergesújfalu VSE</t>
+  </si>
+  <si>
+    <t>Tóth Borbála</t>
+  </si>
+  <si>
+    <t>Pauliscsák Dávid Dániel</t>
+  </si>
+  <si>
+    <t>Porkoláb Szabolcs</t>
+  </si>
+  <si>
+    <t>Kodály/Tatabánya</t>
+  </si>
+  <si>
+    <t>Pauliscsák Máté Márk</t>
+  </si>
+  <si>
+    <t>Taizs Julianna</t>
+  </si>
+  <si>
+    <t>Baráth Bertalan</t>
+  </si>
+  <si>
+    <t>Sinóros-Szabó Dániel</t>
+  </si>
+  <si>
+    <t>Sinóros-Szabó Máté</t>
+  </si>
+  <si>
+    <t>Kása Barnabás</t>
+  </si>
+  <si>
+    <t>Horváth Ármin</t>
+  </si>
+  <si>
+    <t>Sakkbarátok/Kisbér-Ászár</t>
+  </si>
+  <si>
+    <t>Balla Bernát</t>
+  </si>
+  <si>
+    <t>Szent Antal/Esztergom</t>
+  </si>
+  <si>
+    <t>Kis Kornél</t>
+  </si>
+  <si>
+    <t>Kovács Péter Attila</t>
+  </si>
+  <si>
+    <t>Völgyi Vince György</t>
+  </si>
+  <si>
+    <t>Taizs Benedek</t>
+  </si>
+  <si>
+    <t>Tanczer Balázs</t>
+  </si>
+  <si>
+    <t>Szivák Gábor</t>
+  </si>
+  <si>
+    <t>Szabó-Tóth Gábor</t>
+  </si>
+  <si>
+    <t>Géniusz/Tata-Naszály</t>
+  </si>
+  <si>
+    <t>Kossela Péter</t>
+  </si>
+  <si>
+    <t>Sipos Stefánia Kata</t>
+  </si>
+  <si>
+    <t>Balogh Erik Zsigmond</t>
+  </si>
+  <si>
+    <t>Tatabányai SC</t>
+  </si>
+  <si>
+    <t>Erős Vivien</t>
+  </si>
+  <si>
+    <t>Géniusz SE</t>
+  </si>
+  <si>
+    <t>Szabó Máté</t>
+  </si>
+  <si>
+    <t>Mente Koppany</t>
+  </si>
+  <si>
+    <t>Nagy Zorka</t>
+  </si>
+  <si>
+    <t>Eötvös/Tata</t>
+  </si>
+  <si>
+    <t>Porkoláb Réka</t>
+  </si>
+  <si>
+    <t>Hérány István</t>
+  </si>
+  <si>
+    <t>Pásztor Balázs</t>
+  </si>
+  <si>
+    <t>László Balázs</t>
+  </si>
+  <si>
+    <t>Vancsisin Márk</t>
+  </si>
+  <si>
+    <t>Skuta Balázs Péter</t>
+  </si>
+  <si>
+    <t>NÓG – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Stipkovits Márk</t>
+  </si>
+  <si>
+    <t>Zsigmond kir./Pásztó</t>
+  </si>
+  <si>
+    <t>Szikszai Nóra</t>
+  </si>
+  <si>
+    <t>ÁI/Salgótarján</t>
+  </si>
+  <si>
+    <t>Karsai Dóra</t>
+  </si>
+  <si>
+    <t>Kovács Hanna</t>
+  </si>
+  <si>
+    <t>Zsigmond király/Pásztó</t>
+  </si>
+  <si>
+    <t>Bakó Balázs Tamás</t>
+  </si>
+  <si>
+    <t>II. János Pál/Bátonyterenye</t>
+  </si>
+  <si>
+    <t>Szakos Márton</t>
+  </si>
+  <si>
+    <t>II. János Pál ÁI/Bátonyterenye</t>
+  </si>
+  <si>
+    <t>Szeles Eszter</t>
+  </si>
+  <si>
+    <t>Magyar Szentek/Pásztó</t>
+  </si>
+  <si>
+    <t>Séra Bendegúz Gábor</t>
+  </si>
+  <si>
+    <t>Borda Márton</t>
+  </si>
+  <si>
+    <t>Orbán Fruzsina Kitti</t>
+  </si>
+  <si>
+    <t>Bogár Bence</t>
+  </si>
+  <si>
+    <t>Salgótarjáni BTC</t>
+  </si>
+  <si>
+    <t>Kassagranda Bence</t>
+  </si>
+  <si>
+    <t>Hényel Hunor</t>
+  </si>
+  <si>
+    <t>Hegedűs Koppány</t>
+  </si>
+  <si>
+    <t>Salgótarjáni TSE</t>
+  </si>
+  <si>
+    <t>Kállay Csongor Zoltán</t>
+  </si>
+  <si>
+    <t>Ferencz Ádám Zalán</t>
+  </si>
+  <si>
+    <t>Kis Attila Viktor</t>
+  </si>
+  <si>
+    <t>Darvas József</t>
+  </si>
+  <si>
+    <t>Mede Marcell</t>
+  </si>
+  <si>
+    <t>Nagy Anna Fruzsina</t>
+  </si>
+  <si>
+    <t>Kecskés Anna</t>
+  </si>
+  <si>
+    <t>Turcsányi András</t>
+  </si>
+  <si>
+    <t>Kovács Veronika</t>
+  </si>
+  <si>
+    <t>PST – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Bánvölgyi Gréta Flóra</t>
+  </si>
+  <si>
+    <t>Szentendrei SIE</t>
+  </si>
+  <si>
+    <t>Tóth Áron</t>
+  </si>
+  <si>
+    <t>Váci SC</t>
+  </si>
+  <si>
+    <t>Károlyi Mihály</t>
+  </si>
+  <si>
+    <t>Siményi Dániel Vilmos</t>
+  </si>
+  <si>
+    <t>Barcza GSE/BP</t>
+  </si>
+  <si>
+    <t>Koncz Nándor</t>
+  </si>
+  <si>
+    <t>Batta Kristóf</t>
+  </si>
+  <si>
+    <t>Bocskai/Páty</t>
+  </si>
+  <si>
+    <t>Somoskői Márk Samu</t>
+  </si>
+  <si>
+    <t>Kovács Dávid</t>
+  </si>
+  <si>
+    <t>Városgazda UA/BP</t>
+  </si>
+  <si>
+    <t>Balázs Milán</t>
+  </si>
+  <si>
+    <t>Alagi-Dunakeszi SK</t>
+  </si>
+  <si>
+    <t>Bálint Zsombor</t>
+  </si>
+  <si>
+    <t>Váci/Nagykáta</t>
+  </si>
+  <si>
+    <t>Gonda Tímea Éva</t>
+  </si>
+  <si>
+    <t>Szabó Richárd</t>
+  </si>
+  <si>
+    <t>Fekete I. ÁI/Gyömrő</t>
+  </si>
+  <si>
+    <t>Ormándlaky Zsombor</t>
+  </si>
+  <si>
+    <t>Hegedűs Zsigmond</t>
+  </si>
+  <si>
+    <t>Czibula Léda</t>
+  </si>
+  <si>
+    <t>Dunaharaszti MTK</t>
+  </si>
+  <si>
+    <t>Szentesi Virág Csenge</t>
+  </si>
+  <si>
+    <t>Pipacsvirág/Telki</t>
+  </si>
+  <si>
+    <t>Koleszár Olivér</t>
+  </si>
+  <si>
+    <t>ÁI/Herceghalom</t>
+  </si>
+  <si>
+    <t>Hegyi Kristóf</t>
+  </si>
+  <si>
+    <t>Pintér Piusz Miklós</t>
+  </si>
+  <si>
+    <t>Fagyas Ambrus Mátyás</t>
+  </si>
+  <si>
+    <t>Kardos András</t>
+  </si>
+  <si>
+    <t>Viadukt SE - Biatorbágy</t>
+  </si>
+  <si>
+    <t>Tóth Márton</t>
+  </si>
+  <si>
+    <t>Farkas Róza</t>
+  </si>
+  <si>
+    <t>Várhelyi Nándor</t>
+  </si>
+  <si>
+    <t>Garics Alíz</t>
+  </si>
+  <si>
+    <t>VIADUKT/Biatorbágy</t>
+  </si>
+  <si>
+    <t>Pilling Pál</t>
+  </si>
+  <si>
+    <t>Lupták Ádám</t>
+  </si>
+  <si>
+    <t>Német NÁI/Pomáz</t>
+  </si>
+  <si>
+    <t>Földi Gergely</t>
+  </si>
+  <si>
+    <t>Krizer Lídia Fuzsina</t>
+  </si>
+  <si>
+    <t>Jakin-Bios Ninos</t>
+  </si>
+  <si>
+    <t>Czibula Dániel</t>
+  </si>
+  <si>
+    <t>Fekete Bánk Csongor</t>
+  </si>
+  <si>
+    <t>Huzella/Göd</t>
+  </si>
+  <si>
+    <t>Pinho-Kovács Krisztián</t>
+  </si>
+  <si>
+    <t>Herceghalmi ÁI</t>
+  </si>
+  <si>
+    <t>Bendarzsevszki Alekszej</t>
+  </si>
+  <si>
+    <t>Balázs Ákos</t>
+  </si>
+  <si>
+    <t>Koleszár Kornél</t>
+  </si>
+  <si>
+    <t>Palotai Péter</t>
+  </si>
+  <si>
+    <t>Bálint Ákos</t>
+  </si>
+  <si>
+    <t>Kardos Levente</t>
+  </si>
+  <si>
+    <t>Liu Qili</t>
+  </si>
+  <si>
+    <t>Zsámbéki SE</t>
+  </si>
+  <si>
+    <t>Szita Bendegúz</t>
+  </si>
+  <si>
+    <t>Turi Ákos Olivér</t>
+  </si>
+  <si>
+    <t>Százhalombattai VISE</t>
+  </si>
+  <si>
+    <t>Borhi-Bodócs Botond</t>
+  </si>
+  <si>
+    <t>Krizer Zsófia Ágnes</t>
+  </si>
+  <si>
+    <t>Zsámbéki Sportbarátok</t>
+  </si>
+  <si>
+    <t>Gyócsi Lívia Mia</t>
+  </si>
+  <si>
+    <t>Fabriczius/Veresegyház</t>
+  </si>
+  <si>
+    <t>Székely-Simon Ábel</t>
+  </si>
+  <si>
+    <t>Csemői Palotás SK</t>
+  </si>
+  <si>
+    <t>Götz Erik Norman</t>
+  </si>
+  <si>
+    <t>Benkő Gergely</t>
+  </si>
+  <si>
+    <t>Illyés/Budaörs</t>
+  </si>
+  <si>
+    <t>Harazdy Miksa Benedek</t>
+  </si>
+  <si>
+    <t>Sárosdi Alex</t>
+  </si>
+  <si>
+    <t>Gödöllői SBE</t>
+  </si>
+  <si>
+    <t>Farkas Sára</t>
+  </si>
+  <si>
+    <t>Czibula István</t>
+  </si>
+  <si>
+    <t>Papp Nándor</t>
+  </si>
+  <si>
+    <t>Erdős Csongor Mihály</t>
+  </si>
+  <si>
+    <t>Schmelowsky Dávid</t>
+  </si>
+  <si>
+    <t>Észak-Pesti KKSzE</t>
+  </si>
+  <si>
+    <t>Szakmáry Domonkos</t>
+  </si>
+  <si>
+    <t>Viadukt/Biatorbágy</t>
+  </si>
+  <si>
+    <t>Nagy Vilmos</t>
+  </si>
+  <si>
+    <t>Homoki Péter Ábel</t>
+  </si>
+  <si>
+    <t>Evangélikus/Aszód</t>
+  </si>
+  <si>
+    <t>Lénárt Dorka</t>
+  </si>
+  <si>
+    <t>Aszódi EvaGi SE</t>
+  </si>
+  <si>
+    <t>Sarka Csanád</t>
+  </si>
+  <si>
+    <t>Pátyi SE</t>
+  </si>
+  <si>
+    <t>Szikszai Bertalan</t>
+  </si>
+  <si>
+    <t>Makay Márk János</t>
+  </si>
+  <si>
+    <t>Kiss Tibor Ferenc</t>
+  </si>
+  <si>
+    <t>Zólyomi Ármin</t>
+  </si>
+  <si>
+    <t>Sebestyén Boldizsár</t>
+  </si>
+  <si>
+    <t>SOM – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Mehlhoffer Brunó</t>
+  </si>
+  <si>
+    <t>Széchenyi Im./Ba.földvár</t>
+  </si>
+  <si>
+    <t>Holecz Bálint Dávid</t>
+  </si>
+  <si>
+    <t>Erővonal Sakksuli</t>
+  </si>
+  <si>
+    <t>Weihrauch Severin</t>
+  </si>
+  <si>
+    <t>Zvolenszki Adrián</t>
+  </si>
+  <si>
+    <t>Festetics/Ba.keresztúr</t>
+  </si>
+  <si>
+    <t>Steinmetz János</t>
+  </si>
+  <si>
+    <t>Sió-Sakk/Siófok</t>
+  </si>
+  <si>
+    <t>Hetényi Ádám</t>
+  </si>
+  <si>
+    <t>Bástya/Kaposvár</t>
+  </si>
+  <si>
+    <t>Béres Olivér</t>
+  </si>
+  <si>
+    <t>Sakk Egylet Nagyatád</t>
+  </si>
+  <si>
+    <t>Bihary Cecília Ágnes</t>
+  </si>
+  <si>
+    <t>Virovecz Peter</t>
+  </si>
+  <si>
+    <t>SE Nagyatád</t>
+  </si>
+  <si>
+    <t>Mozsolics Luca</t>
+  </si>
+  <si>
+    <t>Széchenyi I./Siófok</t>
+  </si>
+  <si>
+    <t>Vas Flóra</t>
+  </si>
+  <si>
+    <t>Szent Gellért/Tab</t>
+  </si>
+  <si>
+    <t>Helyes Roland</t>
+  </si>
+  <si>
+    <t>Fentős Zsombor</t>
+  </si>
+  <si>
+    <t>Sodomaco Eros</t>
+  </si>
+  <si>
+    <t>Mórocz Ignác</t>
+  </si>
+  <si>
+    <t>Reich K./Balatonszemes</t>
+  </si>
+  <si>
+    <t>Nagy Gréta</t>
+  </si>
+  <si>
+    <t>Horváth Bence</t>
+  </si>
+  <si>
+    <t>Széchenyi Imre/Ba.földvár</t>
+  </si>
+  <si>
+    <t>Kalocsai Mihály</t>
+  </si>
+  <si>
+    <t>Tuzai Lili</t>
+  </si>
+  <si>
+    <t>ÁI/Törökkoppány</t>
+  </si>
+  <si>
+    <t>Erdősi-Lüllik Miksa</t>
+  </si>
+  <si>
+    <t>József A./Balatonszárszó</t>
+  </si>
+  <si>
+    <t>Zvolenszki Dalma</t>
+  </si>
+  <si>
+    <t>László Dániel István</t>
+  </si>
+  <si>
+    <t>Dobor Mátyás</t>
+  </si>
+  <si>
+    <t>Széchenyi/Kéthely</t>
+  </si>
+  <si>
+    <t>Krasznai Viktor</t>
+  </si>
+  <si>
+    <t>László Botond</t>
+  </si>
+  <si>
+    <t>Mile Benjámin János</t>
+  </si>
+  <si>
+    <t>Berta Dávid</t>
+  </si>
+  <si>
+    <t>Kaposvári Bástya SE</t>
+  </si>
+  <si>
+    <t>Dombi Mathias</t>
+  </si>
+  <si>
+    <t>Szabados Botond</t>
+  </si>
+  <si>
+    <t>Gróf Széchenyi I./B.földvár</t>
+  </si>
+  <si>
+    <t>Tuzai Albert Merse</t>
+  </si>
+  <si>
+    <t>Lukács Zalán Salamon</t>
+  </si>
+  <si>
+    <t>Fekete L./Szenna</t>
+  </si>
+  <si>
+    <t>Vass Dorka</t>
+  </si>
+  <si>
+    <t>Szijártó Péter</t>
+  </si>
+  <si>
+    <t>Weihrauch Aurélia</t>
+  </si>
+  <si>
+    <t>Festetics/Balatonkeresztúr</t>
+  </si>
+  <si>
+    <t>Vas Zétény</t>
+  </si>
+  <si>
+    <t>Pap Szofi</t>
+  </si>
+  <si>
+    <t>Bánhidi Ábel</t>
+  </si>
+  <si>
+    <t>ÁI/Balatonendréd</t>
+  </si>
+  <si>
+    <t>Benyó Barnabás</t>
+  </si>
+  <si>
+    <t>Hartmann László Dusán</t>
+  </si>
+  <si>
+    <t>Hidi Márton</t>
+  </si>
+  <si>
+    <t>Fekete I./Zamárdi</t>
+  </si>
+  <si>
+    <t>Stoyanov Martin Mark</t>
+  </si>
+  <si>
+    <t>Gróf Széchenyi Imre/Balatonföldvár</t>
+  </si>
+  <si>
+    <t>Liliom Luca</t>
+  </si>
+  <si>
+    <t>Nagy Mia</t>
+  </si>
+  <si>
+    <t>Werner Dorottya</t>
+  </si>
+  <si>
+    <t>Bihary Kolos Barna</t>
+  </si>
+  <si>
+    <t>Királyházi Máté Ferenc</t>
+  </si>
+  <si>
+    <t>Sió-Sakk S.C.</t>
+  </si>
+  <si>
+    <t>Vinczellér Levente</t>
+  </si>
+  <si>
+    <t>Bástya SE/Kaposvár</t>
+  </si>
+  <si>
+    <t>Weihrauch Sámuel</t>
+  </si>
+  <si>
+    <t>Heimlich Dávid</t>
+  </si>
+  <si>
+    <t>Solti Ákos</t>
+  </si>
+  <si>
+    <t>NBA KatÁI/Kaposvár</t>
+  </si>
+  <si>
+    <t>Eszik Mihály Ákos</t>
+  </si>
+  <si>
+    <t>Donner/Kaposvár</t>
+  </si>
+  <si>
+    <t>Aszalós György</t>
+  </si>
+  <si>
+    <t>Sió-Sakk SC</t>
+  </si>
+  <si>
+    <t>Zhao Xinshu</t>
+  </si>
+  <si>
+    <t>Nagyatád</t>
+  </si>
+  <si>
+    <t>Wolf Huba</t>
+  </si>
+  <si>
+    <t>Balog Olivér Csongor</t>
+  </si>
+  <si>
+    <t>Horváth Zalán Barna</t>
+  </si>
+  <si>
+    <t>Karádi/Ba.lelle</t>
+  </si>
+  <si>
+    <t>Pereházy Eszter</t>
+  </si>
+  <si>
+    <t>Dudás Dániel Ferenc</t>
+  </si>
+  <si>
+    <t>Kiss Botond Hunor</t>
+  </si>
+  <si>
+    <t>Szijártó Attila Jr.</t>
+  </si>
+  <si>
+    <t>Steiner Dominik</t>
+  </si>
+  <si>
+    <t>Farkas Leó</t>
+  </si>
+  <si>
+    <t>Pfeffer Léna</t>
+  </si>
+  <si>
+    <t>Balatonszemes SE</t>
+  </si>
+  <si>
+    <t>Hegedűs Bálint</t>
+  </si>
+  <si>
+    <t>Takáts Gy./Tab</t>
+  </si>
+  <si>
+    <t>Bihary Soma Botond</t>
+  </si>
+  <si>
+    <t>Dan Mánuel</t>
+  </si>
+  <si>
+    <t>Marcali VSzSE</t>
+  </si>
+  <si>
+    <t>Bereczk Bálint</t>
+  </si>
+  <si>
+    <t>Szennay Hunor</t>
+  </si>
+  <si>
+    <t>Lóth Ádám</t>
+  </si>
+  <si>
+    <t>Tuzai Kamill</t>
+  </si>
+  <si>
+    <t>Tamási SzSE</t>
+  </si>
+  <si>
+    <t>Vitéz Barnabás</t>
+  </si>
+  <si>
+    <t>Torma Bálint</t>
+  </si>
+  <si>
+    <t>Bódis Dániel</t>
+  </si>
+  <si>
+    <t>Borovszky Zsombor</t>
+  </si>
+  <si>
+    <t>Szabó Alexandra</t>
+  </si>
+  <si>
+    <t>Dan Ábrahám</t>
+  </si>
+  <si>
+    <t>Sopsits Áron</t>
+  </si>
+  <si>
+    <t>Borsodi Ákos</t>
+  </si>
+  <si>
+    <t>Tamás Bálint</t>
+  </si>
+  <si>
+    <t>Balatonberényi SE</t>
+  </si>
+  <si>
+    <t>Szilas Martin Patrik</t>
+  </si>
+  <si>
+    <t>Dumity Domonkos</t>
+  </si>
+  <si>
+    <t>Mathiász/Balatonboglár</t>
+  </si>
+  <si>
+    <t>Gireth Petra</t>
+  </si>
+  <si>
+    <t>Perczel/Siófok</t>
+  </si>
+  <si>
+    <t>Jankovics Emőd</t>
+  </si>
+  <si>
+    <t>Németh Máté Barnabás</t>
+  </si>
+  <si>
+    <t>Ittzés András</t>
+  </si>
+  <si>
+    <t>SSB – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Ilku Bertold</t>
+  </si>
+  <si>
+    <t>Nyíregyházi ESE</t>
+  </si>
+  <si>
+    <t>Bodó Zente</t>
+  </si>
+  <si>
+    <t>Bodó-Bittner Borsa</t>
+  </si>
+  <si>
+    <t>Buzák Panna</t>
+  </si>
+  <si>
+    <t>Nyíregyházi VSC</t>
+  </si>
+  <si>
+    <t>Tóth Ábel</t>
+  </si>
+  <si>
+    <t>Baksa Marcell</t>
+  </si>
+  <si>
+    <t>Iványi Golda</t>
+  </si>
+  <si>
+    <t>Pták Bende</t>
+  </si>
+  <si>
+    <t>Ambrusz Alíz</t>
+  </si>
+  <si>
+    <t>Piros-Pócsi Eszter</t>
+  </si>
+  <si>
+    <t>Awad Alexander</t>
+  </si>
+  <si>
+    <t>Matavovszki Huba</t>
+  </si>
+  <si>
+    <t>Pályi Bence</t>
+  </si>
+  <si>
+    <t>Szikora Luca</t>
+  </si>
+  <si>
+    <t>Szász Dávid</t>
+  </si>
+  <si>
+    <t>Jókai ovi/NyH</t>
+  </si>
+  <si>
+    <t>Jenei Levente Álmos</t>
+  </si>
+  <si>
+    <t>Petrikovics Ádám</t>
+  </si>
+  <si>
+    <t>GörögKat/Újfehértó</t>
+  </si>
+  <si>
+    <t>Tóth Sára</t>
+  </si>
+  <si>
+    <t>Papp Vitéz Dávid</t>
+  </si>
+  <si>
+    <t>Jenei Péter Nátán</t>
+  </si>
+  <si>
+    <t>Ilku Bodza</t>
+  </si>
+  <si>
+    <t>Éva Zsombor</t>
+  </si>
+  <si>
+    <t>Sajben Hanna Viktória</t>
+  </si>
+  <si>
+    <t>Bálint Benett</t>
+  </si>
+  <si>
+    <t>Dang Nguyen Bao Nam</t>
+  </si>
+  <si>
+    <t>Németh Soma</t>
+  </si>
+  <si>
+    <t>Petőfi/NyH</t>
+  </si>
+  <si>
+    <t>Lukács Boglárka Csilla</t>
+  </si>
+  <si>
+    <t>Apáczai/NyH</t>
+  </si>
+  <si>
+    <t>Szepesi Zente</t>
+  </si>
+  <si>
+    <t>Móricz/NyH</t>
+  </si>
+  <si>
+    <t>Legény Zétény</t>
+  </si>
+  <si>
+    <t>Morvai Péter</t>
+  </si>
+  <si>
+    <t>Erkel/Újfehértó</t>
+  </si>
+  <si>
+    <t>Tóth Benett</t>
+  </si>
+  <si>
+    <t>Fancsiki Róbert</t>
+  </si>
+  <si>
+    <t>Széchenyi/Mátészalka</t>
+  </si>
+  <si>
+    <t>Fogarasi Dominik</t>
+  </si>
+  <si>
+    <t>Kapitány Ábel</t>
+  </si>
+  <si>
+    <t>Seder Dániel</t>
+  </si>
+  <si>
+    <t>Szent Imre/NyH</t>
+  </si>
+  <si>
+    <t>Kőhegyi Flóra</t>
+  </si>
+  <si>
+    <t>Ok Emir</t>
+  </si>
+  <si>
+    <t>Nagy János</t>
+  </si>
+  <si>
+    <t>Móra/NyH</t>
+  </si>
+  <si>
+    <t>Garai Lili</t>
+  </si>
+  <si>
+    <t>Fehérgyarmati SE</t>
+  </si>
+  <si>
+    <t>Bodó Marcell</t>
+  </si>
+  <si>
+    <t>II. Rákóczi/Vaja</t>
+  </si>
+  <si>
+    <t>Ékes Kristóf</t>
+  </si>
+  <si>
+    <t>Takács Nimród</t>
+  </si>
+  <si>
+    <t>Kovács Jázmin Tünde</t>
+  </si>
+  <si>
+    <t>Arany/NyH</t>
+  </si>
+  <si>
+    <t>Seder László</t>
+  </si>
+  <si>
+    <t>Várkondi Kende</t>
+  </si>
+  <si>
+    <t>Simon Adél Katica</t>
+  </si>
+  <si>
+    <t>Bodnár Gábor Zsombor</t>
+  </si>
+  <si>
+    <t>Bem/NyH</t>
+  </si>
+  <si>
+    <t>Kovács Zétény</t>
+  </si>
+  <si>
+    <t>Jakab Bence</t>
+  </si>
+  <si>
+    <t>Széchenyi I. KatÁI</t>
+  </si>
+  <si>
+    <t>Tóth Hunor</t>
+  </si>
+  <si>
+    <t>Dudás Milán</t>
+  </si>
+  <si>
+    <t>Salamon Márton</t>
+  </si>
+  <si>
+    <t>Dang Bao Uyen</t>
+  </si>
+  <si>
+    <t>Balulya Regő</t>
+  </si>
+  <si>
+    <t>Bagoly Olívia</t>
+  </si>
+  <si>
+    <t>Szabó Bertalan</t>
+  </si>
+  <si>
+    <t>Darabos Balázs</t>
+  </si>
+  <si>
+    <t>Sipos Boldizsár</t>
+  </si>
+  <si>
+    <t>Veress Marcell</t>
+  </si>
+  <si>
+    <t>Krajnyák Áron István</t>
+  </si>
+  <si>
+    <t>Mizik Gergő</t>
+  </si>
+  <si>
+    <t>Tiszavasvári SE</t>
+  </si>
+  <si>
+    <t>Celikbilek Áron Ömer</t>
+  </si>
+  <si>
+    <t>Jasku Dániel</t>
+  </si>
+  <si>
+    <t>Szeifert Pál</t>
+  </si>
+  <si>
+    <t>Szanyi P. Ádám</t>
+  </si>
+  <si>
+    <t>Takács Armand Roland</t>
+  </si>
+  <si>
+    <t>Fábián Léna Rebeka</t>
+  </si>
+  <si>
+    <t>Tóth Ákos</t>
+  </si>
+  <si>
+    <t>II. Rákóczi F. SE/Vaja</t>
+  </si>
+  <si>
+    <t>Németh Artúr</t>
+  </si>
+  <si>
+    <t>Ahunanya Chinwendu Olívia</t>
+  </si>
+  <si>
+    <t>Bánfi Emma Sára</t>
+  </si>
+  <si>
+    <t>Hajnal Bianka</t>
+  </si>
+  <si>
+    <t>Csuha A./Nagyhalász</t>
+  </si>
+  <si>
+    <t>Sándor Balázs Olivér</t>
+  </si>
+  <si>
+    <t>Apáczai/Nyíregyháza</t>
+  </si>
+  <si>
+    <t>Kis Martin</t>
+  </si>
+  <si>
+    <t>Eötvös/NyH</t>
+  </si>
+  <si>
+    <t>Jakab Lili</t>
+  </si>
+  <si>
+    <t>Józsa-Vincze Levente</t>
+  </si>
+  <si>
+    <t>Rácz Dia Nikoletta</t>
+  </si>
+  <si>
+    <t>Csuha/Nagyhalász</t>
+  </si>
+  <si>
+    <t>Béres Dénes</t>
+  </si>
+  <si>
+    <t>Seletye Dominik</t>
+  </si>
+  <si>
+    <t>Fehérgyarmati SI</t>
+  </si>
+  <si>
+    <t>László Zalán</t>
+  </si>
+  <si>
+    <t>Vajdi Balázs Bálint</t>
+  </si>
+  <si>
+    <t>Jasku Balázs</t>
+  </si>
+  <si>
+    <t>Bereczki Kevin</t>
+  </si>
+  <si>
+    <t>Jakab Ildikó</t>
+  </si>
+  <si>
+    <t>Farkas Bálint</t>
+  </si>
+  <si>
+    <t>Celikbilek Izmael</t>
+  </si>
+  <si>
+    <t>Názon Dániel</t>
+  </si>
+  <si>
+    <t>Román Ildikó Edit</t>
+  </si>
+  <si>
+    <t>Gáspár Gábor</t>
+  </si>
+  <si>
+    <t>Nagy Dominik</t>
+  </si>
+  <si>
+    <t>Varga Máté</t>
+  </si>
+  <si>
+    <t>Laskai Gergő</t>
+  </si>
+  <si>
+    <t>Mák János</t>
+  </si>
+  <si>
+    <t>Tóth Petra Anita</t>
+  </si>
+  <si>
+    <t>Herczegh Noémi</t>
+  </si>
+  <si>
+    <t>Móra F. ÁI</t>
+  </si>
+  <si>
+    <t>Herczegh Léna</t>
+  </si>
+  <si>
+    <t>Jakabacska Lilla Maja</t>
+  </si>
+  <si>
+    <t>Gégény Fanni</t>
+  </si>
+  <si>
+    <t>Hurkovszkij Vladyslav</t>
+  </si>
+  <si>
+    <t>Ferku Donát</t>
+  </si>
+  <si>
+    <t>Resetár Sándor</t>
+  </si>
+  <si>
+    <t>Pózer Aurél</t>
+  </si>
+  <si>
+    <t>Czirják Róbert Krisztián</t>
+  </si>
+  <si>
+    <t>Szeifert László</t>
+  </si>
+  <si>
+    <t>Bereczki Bence</t>
+  </si>
+  <si>
+    <t>Sütő Botond</t>
+  </si>
+  <si>
+    <t>Papp László</t>
+  </si>
+  <si>
+    <t>Somogyi Rezső ÁI</t>
+  </si>
+  <si>
+    <t>Dudás Laura</t>
+  </si>
+  <si>
+    <t>Kerekes Zalán</t>
+  </si>
+  <si>
+    <t>Szerencs VSE</t>
+  </si>
+  <si>
+    <t>Szőke Nikoletta</t>
+  </si>
+  <si>
+    <t>Laskai Gábor</t>
+  </si>
+  <si>
+    <t>Szanyi P. Sándor</t>
+  </si>
+  <si>
+    <t>Szőke Nóra</t>
+  </si>
+  <si>
+    <t>Simon Virág Boglárka</t>
+  </si>
+  <si>
+    <t>Iván Ottó</t>
+  </si>
+  <si>
+    <t>Bodó Zoltán</t>
+  </si>
+  <si>
+    <t>TOL – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Simon Csongor Sebestyén</t>
+  </si>
+  <si>
+    <t>Szekszárdi SK</t>
+  </si>
+  <si>
+    <t>Savanyú Péter</t>
+  </si>
+  <si>
+    <t>Würtz/Tamási</t>
+  </si>
+  <si>
+    <t>Nyikolajeva Szofja Szergejevna</t>
+  </si>
+  <si>
+    <t>Deák/Paks</t>
+  </si>
+  <si>
+    <t>Palánki Gábor</t>
+  </si>
+  <si>
+    <t>Győrfi Letti</t>
+  </si>
+  <si>
+    <t>ÁI/Tevel</t>
+  </si>
+  <si>
+    <t>Hegedűs Soma</t>
+  </si>
+  <si>
+    <t>Heimann Ágoston</t>
+  </si>
+  <si>
+    <t>Illyés/Szekszárd</t>
+  </si>
+  <si>
+    <t>Jakab Levente</t>
+  </si>
+  <si>
+    <t>Schmidt Elza</t>
+  </si>
+  <si>
+    <t>Tóth Álmos</t>
+  </si>
+  <si>
+    <t>Balog A./Paks</t>
+  </si>
+  <si>
+    <t>Takács Dominik</t>
+  </si>
+  <si>
+    <t>Deák F./Iregszemcse</t>
+  </si>
+  <si>
+    <t>Szabó Sámuel</t>
+  </si>
+  <si>
+    <t>József A./Dombóvár</t>
+  </si>
+  <si>
+    <t>Domoszlai Lőrinc Noel</t>
+  </si>
+  <si>
+    <t>Szűcs Mátyás</t>
+  </si>
+  <si>
+    <t>Deák/Iregszemcse</t>
+  </si>
+  <si>
+    <t>Farkas Botond</t>
+  </si>
+  <si>
+    <t>Szepesi Theodor</t>
+  </si>
+  <si>
+    <t>Molnár Sára</t>
+  </si>
+  <si>
+    <t>Várhegyi Dóra</t>
+  </si>
+  <si>
+    <t>Dienes/Szekszárd</t>
+  </si>
+  <si>
+    <t>Nagy Norbert</t>
+  </si>
+  <si>
+    <t>KSE Decs</t>
+  </si>
+  <si>
+    <t>Orosz Tímea</t>
+  </si>
+  <si>
+    <t>Atomerőmű SE/Paks</t>
+  </si>
+  <si>
+    <t>Orbán-Kiss Donát</t>
+  </si>
+  <si>
+    <t>ASE Paks</t>
+  </si>
+  <si>
+    <t>Bálint Barnabás</t>
+  </si>
+  <si>
+    <t>Deák F./Paks</t>
+  </si>
+  <si>
+    <t>Kovács Levente</t>
+  </si>
+  <si>
+    <t>Béri Balogh Á./Tamási</t>
+  </si>
+  <si>
+    <t>Bárdos Szaniszló</t>
+  </si>
+  <si>
+    <t>Wosinsky/Tolna</t>
+  </si>
+  <si>
+    <t>Sebestyén Levente</t>
+  </si>
+  <si>
+    <t>Puskás Krisztián</t>
+  </si>
+  <si>
+    <t>Kató Balázs Benett</t>
+  </si>
+  <si>
+    <t>ÁI/Bonyhád</t>
+  </si>
+  <si>
+    <t>Boichenko Milla</t>
+  </si>
+  <si>
+    <t>Németh Aurél</t>
+  </si>
+  <si>
+    <t>Domoszlai Viktor Dávid</t>
+  </si>
+  <si>
+    <t>Fejes Dávid</t>
+  </si>
+  <si>
+    <t>Dienes Valéria/Szekszárd</t>
+  </si>
+  <si>
+    <t>Lantos Gergely</t>
+  </si>
+  <si>
+    <t>Molnár Rozália</t>
+  </si>
+  <si>
+    <t>Fábián Emília Fanni</t>
+  </si>
+  <si>
+    <t>Posta Kata Lujza</t>
+  </si>
+  <si>
+    <t>Szent József/Szekszárd</t>
+  </si>
+  <si>
+    <t>Bódog Barnabás</t>
+  </si>
+  <si>
+    <t>Antal Bence</t>
+  </si>
+  <si>
+    <t>Pál Péter Erik</t>
+  </si>
+  <si>
+    <t>Minga-Nagy Ábel Inti</t>
+  </si>
+  <si>
+    <t>Atomerőmű/Paks</t>
+  </si>
+  <si>
+    <t>Szászy Ágoston</t>
+  </si>
+  <si>
+    <t>Szekszárdi SC</t>
+  </si>
+  <si>
+    <t>Matejcsek Vajk</t>
+  </si>
+  <si>
+    <t>Khoroshikh Vasili</t>
+  </si>
+  <si>
+    <t>Gálosi Noel</t>
+  </si>
+  <si>
+    <t>Tamási Szabadidő SE</t>
+  </si>
+  <si>
+    <t>Bálint Fanni</t>
+  </si>
+  <si>
+    <t>Kovács Marcell</t>
+  </si>
+  <si>
+    <t>Bősz Miklós</t>
+  </si>
+  <si>
+    <t>Pál Dominik</t>
+  </si>
+  <si>
+    <t>Auth Bence</t>
+  </si>
+  <si>
+    <t>Gazda Dániel Kristóf</t>
+  </si>
+  <si>
+    <t>Antal József</t>
+  </si>
+  <si>
+    <t>Nyirati Ábel</t>
+  </si>
+  <si>
+    <t>Velikán Nóra</t>
+  </si>
+  <si>
+    <t>Török Szilvia</t>
+  </si>
+  <si>
+    <t>Schmidt Áron</t>
+  </si>
+  <si>
+    <t>Túri Cecília</t>
+  </si>
+  <si>
+    <t>Decs 1990 SE</t>
+  </si>
+  <si>
+    <t>Boros Máté</t>
+  </si>
+  <si>
+    <t>Tandi Gábor</t>
+  </si>
+  <si>
+    <t>Nagy Kamill</t>
+  </si>
+  <si>
+    <t>Hamvas András</t>
+  </si>
+  <si>
+    <t>Csoma László</t>
+  </si>
+  <si>
+    <t>Buzsáki Verona Zoé</t>
+  </si>
+  <si>
+    <t>Bodrogi Bendegúz</t>
+  </si>
+  <si>
+    <t>Szegedy Mátyás</t>
+  </si>
+  <si>
+    <t>B. Garai Lehel</t>
+  </si>
+  <si>
+    <t>Horváth Sebestyén</t>
+  </si>
+  <si>
+    <t>KSE Decs 1990</t>
+  </si>
+  <si>
+    <t>Tédió Nóra</t>
+  </si>
+  <si>
+    <t>Deér Hunor</t>
+  </si>
+  <si>
+    <t>Horváth Áron</t>
+  </si>
+  <si>
+    <t>Domoszlai Vivien</t>
+  </si>
+  <si>
+    <t>Tancsa Tamás</t>
+  </si>
+  <si>
+    <t>B. Garai Etelka</t>
+  </si>
+  <si>
+    <t>Vecsei Benedek</t>
+  </si>
+  <si>
+    <t>Győri Máté</t>
+  </si>
+  <si>
+    <t>Bognár Mátyás</t>
+  </si>
+  <si>
+    <t>VES – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Takács Barnabás</t>
+  </si>
+  <si>
+    <t>H. Botev/Veszprém</t>
+  </si>
+  <si>
+    <t>Komendánt Milán</t>
+  </si>
+  <si>
+    <t>Rénes Levente</t>
+  </si>
+  <si>
+    <t>Magyarpolány</t>
+  </si>
+  <si>
+    <t>Izer Zalán</t>
+  </si>
+  <si>
+    <t>Lugosi Péter</t>
+  </si>
+  <si>
+    <t>Radnóti/Balatonfüred</t>
+  </si>
+  <si>
+    <t>Stanka Áron László</t>
+  </si>
+  <si>
+    <t>Tarczy L./Pápa</t>
+  </si>
+  <si>
+    <t>Varga Fülöp Dominik</t>
+  </si>
+  <si>
+    <t>Tapolca VSE</t>
+  </si>
+  <si>
+    <t>Tóth Levente</t>
+  </si>
+  <si>
+    <t>Dózsa/Veszprém</t>
+  </si>
+  <si>
+    <t>Petró Dániel</t>
+  </si>
+  <si>
+    <t>Ezüst Huszár/Veszprém</t>
+  </si>
+  <si>
+    <t>Tarda Regő Pál</t>
+  </si>
+  <si>
+    <t>Szabó Szilárd</t>
+  </si>
+  <si>
+    <t>Bozzay P./Zánka</t>
+  </si>
+  <si>
+    <t>Tóth Laura</t>
+  </si>
+  <si>
+    <t>Kardos László</t>
+  </si>
+  <si>
+    <t>Irinyi/Ba.fűzfő</t>
+  </si>
+  <si>
+    <t>Juhász Zsigmond</t>
+  </si>
+  <si>
+    <t>Hudák Dezső</t>
+  </si>
+  <si>
+    <t>Eötvös/Ba.füred</t>
+  </si>
+  <si>
+    <t>Pálosi Levente</t>
+  </si>
+  <si>
+    <t>Bárdos/Tapolca</t>
+  </si>
+  <si>
+    <t>Veingartner Andor</t>
+  </si>
+  <si>
+    <t>Német NNÁI/Herend</t>
+  </si>
+  <si>
+    <t>Schneider Lévi Máté</t>
+  </si>
+  <si>
+    <t>Szloboda Zsófia Veronika</t>
+  </si>
+  <si>
+    <t>Deák/Veszprém</t>
+  </si>
+  <si>
+    <t>Stenger Csongor</t>
+  </si>
+  <si>
+    <t>H. Botev Német NNÁI/Veszprém</t>
+  </si>
+  <si>
+    <t>Keresztes Ábel</t>
+  </si>
+  <si>
+    <t>Györgyi D. ÁI/B.almádi</t>
+  </si>
+  <si>
+    <t>Ecsédi Anna</t>
+  </si>
+  <si>
+    <t>Kossuth/Veszprém</t>
+  </si>
+  <si>
+    <t>Jancsek Marcell</t>
+  </si>
+  <si>
+    <t>Simonyi Zs./Veszprém</t>
+  </si>
+  <si>
+    <t>Kozma Olivér</t>
+  </si>
+  <si>
+    <t>Somogyi Olívia</t>
+  </si>
+  <si>
+    <t>Báthory/Veszprém</t>
+  </si>
+  <si>
+    <t>Vigh Ábel</t>
+  </si>
+  <si>
+    <t>Ajkai GI/Ajka</t>
+  </si>
+  <si>
+    <t>Soós Botond Máté</t>
+  </si>
+  <si>
+    <t>Vizeli Péter</t>
+  </si>
+  <si>
+    <t>Prins Marcel</t>
+  </si>
+  <si>
+    <t>Turbók Ádám</t>
+  </si>
+  <si>
+    <t>Légrády Botond</t>
+  </si>
+  <si>
+    <t>Karvas Marcell</t>
+  </si>
+  <si>
+    <t>Szabadgyalog/Pápa</t>
+  </si>
+  <si>
+    <t>Hartmann Janka Olívia</t>
+  </si>
+  <si>
+    <t>Kardos Antal</t>
+  </si>
+  <si>
+    <t>Domokos Olivér Anton</t>
+  </si>
+  <si>
+    <t>Nagy Levente Csaba</t>
+  </si>
+  <si>
+    <t>Gyulaffy/Veszprém</t>
+  </si>
+  <si>
+    <t>Pataky Botond</t>
+  </si>
+  <si>
+    <t>Kranabet Máté</t>
+  </si>
+  <si>
+    <t>Németh Áron</t>
+  </si>
+  <si>
+    <t>Balatonfüredi SC</t>
+  </si>
+  <si>
+    <t>Süle Zalán</t>
+  </si>
+  <si>
+    <t>Liga Viktor</t>
+  </si>
+  <si>
+    <t>Bebők Barnabás</t>
+  </si>
+  <si>
+    <t>Szabó Nóra</t>
+  </si>
+  <si>
+    <t>Zágonyi Lara Anna</t>
+  </si>
+  <si>
+    <t>Musztafina Riana</t>
+  </si>
+  <si>
+    <t>NagyBoldogAssz./Tapolca</t>
+  </si>
+  <si>
+    <t>Szabó Vince</t>
+  </si>
+  <si>
+    <t>Imre Marcell</t>
+  </si>
+  <si>
+    <t>Nagy Bendegúz</t>
+  </si>
+  <si>
+    <t>Tapolcai VSE</t>
+  </si>
+  <si>
+    <t>Rákóczy Csitári Ádám Farkas</t>
+  </si>
+  <si>
+    <t>Illés Márk</t>
+  </si>
+  <si>
+    <t>Rédling Benedek János</t>
+  </si>
+  <si>
+    <t>Misi Barnabás</t>
+  </si>
+  <si>
+    <t>Ugray Csanád Arnold</t>
+  </si>
+  <si>
+    <t>Guzmits-Pinkavölgyi Zotmund</t>
+  </si>
+  <si>
+    <t>Darvalics Luca Fanni</t>
+  </si>
+  <si>
+    <t>Bánó-Weisz Zsombor Mátyás</t>
+  </si>
+  <si>
+    <t>Magasházy Zsombor</t>
+  </si>
+  <si>
+    <t>Német NNI/Herend</t>
+  </si>
+  <si>
+    <t>Varga-Szabó Zóra</t>
+  </si>
+  <si>
+    <t>Jank Attila Tibor</t>
+  </si>
+  <si>
+    <t>Ajkai GI</t>
+  </si>
+  <si>
+    <t>Vizeli Dániel</t>
+  </si>
+  <si>
+    <t>Novák Zsófia</t>
+  </si>
+  <si>
+    <t>Amatőr-Schnúr/Ajka</t>
+  </si>
+  <si>
+    <t>Dobosi Márton</t>
+  </si>
+  <si>
+    <t>Polgár Panna</t>
+  </si>
+  <si>
+    <t>Tóth Vendel Tamás</t>
+  </si>
+  <si>
+    <t>Fitler Lilien</t>
+  </si>
+  <si>
+    <t>Csodavár Ái</t>
+  </si>
+  <si>
+    <t>Horváth Mátyás Sándor</t>
+  </si>
+  <si>
+    <t>Bányász SK/Ajka</t>
+  </si>
+  <si>
+    <t>Kiss Bence</t>
+  </si>
+  <si>
+    <t>Szabadgyalog SE Pápa</t>
+  </si>
+  <si>
+    <t>Kiss Dorina</t>
+  </si>
+  <si>
+    <t>Molnár Dalma Reka</t>
+  </si>
+  <si>
+    <t>Németh Kristóf</t>
+  </si>
+  <si>
+    <t>Keresztény Erik</t>
+  </si>
+  <si>
+    <t>Benedek Zétény</t>
+  </si>
+  <si>
+    <t>Kelet-Balatoni/B.almádi</t>
+  </si>
+  <si>
+    <t>Bari Boglárka</t>
+  </si>
+  <si>
+    <t>Tima Péter</t>
+  </si>
+  <si>
+    <t>Németh Zsolt</t>
+  </si>
+  <si>
+    <t>Nagy Izabella</t>
+  </si>
+  <si>
+    <t>Szabadgyalog SE/Pápa</t>
+  </si>
+  <si>
+    <t>Nagy Réka</t>
+  </si>
+  <si>
+    <t>Kelet-balatoni/B.almádi</t>
+  </si>
+  <si>
+    <t>Kolimár Kristóf Pál</t>
+  </si>
+  <si>
+    <t>Pásti Zsombor</t>
+  </si>
+  <si>
+    <t>Tóth Barnabás</t>
+  </si>
+  <si>
+    <t>Farkas Katalin</t>
+  </si>
+  <si>
+    <t>Török Gyula</t>
+  </si>
+  <si>
+    <t>Ács Barnabás Péter</t>
+  </si>
+  <si>
+    <t>Somogyi Julianna</t>
+  </si>
+  <si>
+    <t>Faller J. Tech/Várpalota</t>
+  </si>
+  <si>
+    <t>Pásti Áron</t>
+  </si>
+  <si>
+    <t>Gaál Zsóka</t>
+  </si>
+  <si>
+    <t>Könyves Álmos</t>
+  </si>
+  <si>
+    <t>Szalay-Őcsák Bánk</t>
+  </si>
+  <si>
+    <t>Darida Gergő</t>
+  </si>
+  <si>
+    <t>Ipari Tech/Veszprém</t>
+  </si>
+  <si>
+    <t>Kasnya Péter</t>
+  </si>
+  <si>
+    <t>Halmavánszki Dóra</t>
+  </si>
+  <si>
+    <t>ASSE/Ajka</t>
+  </si>
+  <si>
+    <t>Varga Ádám</t>
+  </si>
+  <si>
+    <t>Berthóty Benedek</t>
+  </si>
+  <si>
+    <t>Korán Katalin Anna</t>
+  </si>
+  <si>
+    <t>Bodnár Arnold</t>
+  </si>
+  <si>
+    <t>Kerekes Zsombor</t>
+  </si>
+  <si>
+    <t>Zsoldos Bálint</t>
+  </si>
+  <si>
+    <t>VAS – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Tamás Botond</t>
+  </si>
+  <si>
+    <t>Szombathelyi SI</t>
+  </si>
+  <si>
+    <t>Varga Noel</t>
+  </si>
+  <si>
+    <t>Varga Zsombor</t>
+  </si>
+  <si>
+    <t>Vajkovics András</t>
+  </si>
+  <si>
+    <t>Hatos/Vép</t>
+  </si>
+  <si>
+    <t>Petrőczi Gréta Mimi</t>
+  </si>
+  <si>
+    <t>Baranyai Zétény</t>
+  </si>
+  <si>
+    <t>Grünczeisz Medox</t>
+  </si>
+  <si>
+    <t>Margaréta ovi</t>
+  </si>
+  <si>
+    <t>Nagy Illangó</t>
+  </si>
+  <si>
+    <t>Tamás Emese</t>
+  </si>
+  <si>
+    <t>Gábriel Panni</t>
+  </si>
+  <si>
+    <t>Polyák Olga</t>
+  </si>
+  <si>
+    <t>Kovács-Tóth Barnabás</t>
+  </si>
+  <si>
+    <t>Kovács Dominik Márk</t>
+  </si>
+  <si>
+    <t>Brenner/SzH</t>
+  </si>
+  <si>
+    <t>Gancz Dániel</t>
+  </si>
+  <si>
+    <t>Gárdonyi/Sárvár</t>
+  </si>
+  <si>
+    <t>Csermelyi András</t>
+  </si>
+  <si>
+    <t>Brenner/Szombathely</t>
+  </si>
+  <si>
+    <t>Varga Vince</t>
+  </si>
+  <si>
+    <t>Varga Vivien</t>
+  </si>
+  <si>
+    <t>Bangó Simon Flórián</t>
+  </si>
+  <si>
+    <t>Szalai Izabella</t>
+  </si>
+  <si>
+    <t>Árpádházi</t>
+  </si>
+  <si>
+    <t>Szalai Angelika</t>
+  </si>
+  <si>
+    <t>Gothard J. ÁI</t>
+  </si>
+  <si>
+    <t>Nagy Luca</t>
+  </si>
+  <si>
+    <t>Waldorf/SzH</t>
+  </si>
+  <si>
+    <t>Fischer Adél</t>
+  </si>
+  <si>
+    <t>Gerencsér Márton</t>
+  </si>
+  <si>
+    <t>Gothard/SzH</t>
+  </si>
+  <si>
+    <t>Páll Mihály</t>
+  </si>
+  <si>
+    <t>Bolyai</t>
+  </si>
+  <si>
+    <t>Pergel Panka</t>
+  </si>
+  <si>
+    <t>Nagy Kornél Hunor</t>
+  </si>
+  <si>
+    <t>Filátz Dániel</t>
+  </si>
+  <si>
+    <t>Sárvári SC</t>
+  </si>
+  <si>
+    <t>Lovasi Vendel</t>
+  </si>
+  <si>
+    <t>Kiss Léna</t>
+  </si>
+  <si>
+    <t>Haladás VSE</t>
+  </si>
+  <si>
+    <t>Bárdics Mirkó János</t>
+  </si>
+  <si>
+    <t>Horváth Kornél</t>
+  </si>
+  <si>
+    <t>Kiss Lotti</t>
+  </si>
+  <si>
+    <t>Balogh Nóra</t>
+  </si>
+  <si>
+    <t>Ball Kevin</t>
+  </si>
+  <si>
+    <t>Zambó Zénó</t>
+  </si>
+  <si>
+    <t>Márk Zsolt</t>
+  </si>
+  <si>
+    <t>Hani Ákos</t>
+  </si>
+  <si>
+    <t>Reményik/SzH</t>
+  </si>
+  <si>
+    <t>Sochr Petra Róza</t>
+  </si>
+  <si>
+    <t>Pál Mihály</t>
+  </si>
+  <si>
+    <t>Kovács Álmos</t>
+  </si>
+  <si>
+    <t>Bolyai/SzHely</t>
+  </si>
+  <si>
+    <t>Rasperger Simeon</t>
+  </si>
+  <si>
+    <t>Váczi/SzHely</t>
+  </si>
+  <si>
+    <t>Kemendi Botond</t>
+  </si>
+  <si>
+    <t>Szent Benedek KatÁI</t>
+  </si>
+  <si>
+    <t>Molnár Boglárka</t>
+  </si>
+  <si>
+    <t>Pápai Máté</t>
+  </si>
+  <si>
+    <t>Pergel Bence</t>
+  </si>
+  <si>
+    <t>Haladás VSE/SzH</t>
+  </si>
+  <si>
+    <t>Lovasi Boldizsár</t>
+  </si>
+  <si>
+    <t>Haladás/SzH</t>
+  </si>
+  <si>
+    <t>Czupor András</t>
+  </si>
+  <si>
+    <t>Simon Olivér</t>
+  </si>
+  <si>
+    <t>Nagy-Kónya Luca</t>
+  </si>
+  <si>
+    <t>Alsószölnöki STE</t>
+  </si>
+  <si>
+    <t>Porpáczy Barnabás</t>
+  </si>
+  <si>
+    <t>Határmenti/Vasalja</t>
+  </si>
+  <si>
+    <t>Hende Máté</t>
+  </si>
+  <si>
+    <t>Kirchner Dávid</t>
+  </si>
+  <si>
+    <t>Zrínyi STE/Szombathely</t>
+  </si>
+  <si>
+    <t>Somogyi-Hári Zoltán</t>
+  </si>
+  <si>
+    <t>Szalay István</t>
+  </si>
+  <si>
+    <t>Sinkó Dóra</t>
+  </si>
+  <si>
+    <t>Kemény Luca Ágnes</t>
+  </si>
+  <si>
+    <t>Vojnovity Alen</t>
+  </si>
+  <si>
+    <t>Bárdics Márkó</t>
+  </si>
+  <si>
+    <t>Jókai Bence</t>
+  </si>
+  <si>
+    <t>Bolla Zsófia</t>
+  </si>
+  <si>
+    <t>Dorner Ilona</t>
+  </si>
+  <si>
+    <t>Karádi Dorián</t>
+  </si>
+  <si>
+    <t>Balogh Gerda</t>
+  </si>
+  <si>
+    <t>Szőlősi Botond</t>
+  </si>
+  <si>
+    <t>Szent-Margit/Kőszeg</t>
+  </si>
+  <si>
+    <t>Őri Ádám</t>
+  </si>
+  <si>
+    <t>ELTE Bolyai/SzH</t>
+  </si>
+  <si>
+    <t>Rózsavölgyi Benedek</t>
+  </si>
+  <si>
+    <t>Laczi Milán</t>
+  </si>
+  <si>
+    <t>Orosz Richárd</t>
+  </si>
+  <si>
+    <t>Kramár Dávid</t>
+  </si>
+  <si>
+    <t>Csontos Áron</t>
+  </si>
+  <si>
+    <t>Apró Barnabás</t>
+  </si>
+  <si>
+    <t>Kató Bence Teodor</t>
+  </si>
+  <si>
+    <t>Librecz Lénárd</t>
+  </si>
+  <si>
+    <t>Zámbó Ákos</t>
+  </si>
+  <si>
+    <t>Antal Ármin</t>
+  </si>
+  <si>
+    <t>Törő-Suga Zóra</t>
+  </si>
+  <si>
+    <t>Bolla Ákos</t>
+  </si>
+  <si>
+    <t>Szőlősi Fanni</t>
+  </si>
+  <si>
+    <t>Vilics Hanna</t>
+  </si>
+  <si>
+    <t>Papp Csongor</t>
+  </si>
+  <si>
+    <t>ZAL – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Domina Dániel</t>
+  </si>
+  <si>
+    <t>Hevesi/Nagykanizsa</t>
+  </si>
+  <si>
+    <t>Preksen Kata</t>
+  </si>
+  <si>
+    <t>Berta Lujza</t>
+  </si>
+  <si>
+    <t>Tuxera/Nagykanizsa</t>
+  </si>
+  <si>
+    <t>Bánhidi Mátyás</t>
+  </si>
+  <si>
+    <t>Horváth Máté</t>
+  </si>
+  <si>
+    <t>Csuti SK/Zalaegerszeg</t>
+  </si>
+  <si>
+    <t>Mák Denisz</t>
+  </si>
+  <si>
+    <t>Preksen Balázs Csaba</t>
+  </si>
+  <si>
+    <t>Szollár Bence</t>
+  </si>
+  <si>
+    <t>Takács Fanni</t>
+  </si>
+  <si>
+    <t>Hevesi S. ÁI/Nagykanizsa</t>
+  </si>
+  <si>
+    <t>Szollár Botond</t>
+  </si>
+  <si>
+    <t>Barota Mihály</t>
+  </si>
+  <si>
+    <t>Paszternák Dávid</t>
+  </si>
+  <si>
+    <t>Simonffy Léna</t>
+  </si>
+  <si>
+    <t>Szabó Luca</t>
+  </si>
+  <si>
+    <t>Ilkó-Tóth András</t>
+  </si>
+  <si>
+    <t>Baksai Gergő</t>
+  </si>
+  <si>
+    <t>Fazekas Gergő Dániel</t>
+  </si>
+  <si>
+    <t>Novák Nelzon</t>
+  </si>
+  <si>
+    <t>Öveges/Zalaegerszeg</t>
+  </si>
+  <si>
+    <t>Boncz Bálint</t>
+  </si>
+  <si>
+    <t>Jassó Barnabás</t>
+  </si>
+  <si>
+    <t>Tóth Zselyke</t>
+  </si>
+  <si>
+    <t>Domokos Hanna</t>
+  </si>
+  <si>
+    <t>Kőrösi Cs. S./Nagykanizsa</t>
+  </si>
+  <si>
+    <t>Lukács Levente</t>
+  </si>
+  <si>
+    <t>Lukács Zsigmond</t>
+  </si>
+  <si>
+    <t>Wahler Dániel</t>
+  </si>
+  <si>
+    <t>Matola Mirjam Lara</t>
+  </si>
+  <si>
+    <t>Horváth Dominik</t>
+  </si>
+  <si>
+    <t>Varga Dominik</t>
+  </si>
+  <si>
+    <t>Hevesi</t>
+  </si>
+  <si>
+    <t>Türei Lara</t>
+  </si>
+  <si>
+    <t>Császár András</t>
+  </si>
+  <si>
+    <t>Nagy Dorka</t>
+  </si>
+  <si>
+    <t>Váradi Boglárka</t>
+  </si>
+  <si>
+    <t>Dobó/Ba.szentgyörgy</t>
+  </si>
+  <si>
+    <t>Barota László</t>
+  </si>
+  <si>
+    <t>Kiss Mátyás</t>
+  </si>
+  <si>
+    <t>Keszthelyi Spartacus</t>
+  </si>
+  <si>
+    <t>Vargovics Bence</t>
+  </si>
+  <si>
+    <t>Böröcz Lőrinc</t>
+  </si>
+  <si>
+    <t>Beznicza Míra</t>
+  </si>
+  <si>
+    <t>Mázsa Csaba Ádám</t>
+  </si>
+  <si>
+    <t>Csuti SK Zalaegerszeg</t>
+  </si>
+  <si>
+    <t>Kósi Kornél Áron</t>
+  </si>
+  <si>
+    <t>Csuti SK</t>
+  </si>
+  <si>
+    <t>Varga Martin</t>
+  </si>
+  <si>
+    <t>Csiszár Alíz</t>
+  </si>
+  <si>
+    <t>Zrínyi M. GI/Zalaegerszeg</t>
+  </si>
+  <si>
+    <t>Császár Anett</t>
+  </si>
+  <si>
+    <t>Farsang Dávid</t>
+  </si>
+  <si>
+    <t>Aquaprofit Nagykanizsa</t>
+  </si>
+  <si>
+    <t>Kiss Kevin</t>
+  </si>
+  <si>
+    <t>Palczert Mátyás</t>
+  </si>
+  <si>
+    <t>Beznicza László Bodó</t>
+  </si>
+  <si>
+    <t>Hari Balázs</t>
+  </si>
+  <si>
+    <t>Varga Márkó</t>
+  </si>
+  <si>
+    <t>Peresztegi-Szakály Bálint</t>
+  </si>
+  <si>
+    <t>Nagy Márk Zsolt</t>
+  </si>
+  <si>
+    <t>BP – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Ott Patrik</t>
+  </si>
+  <si>
+    <t>Kőbánya SC/BP</t>
+  </si>
+  <si>
+    <t>Minga-Nagy Benjámin</t>
+  </si>
+  <si>
+    <t>Sárkány DSE/BP</t>
+  </si>
+  <si>
+    <t>Mokánszki Dominik</t>
+  </si>
+  <si>
+    <t>BP11/Bethlen</t>
+  </si>
+  <si>
+    <t>Kiss Ádám Tibor</t>
+  </si>
+  <si>
+    <t>HÜSI SC/BP</t>
+  </si>
+  <si>
+    <t>Lakó Anna</t>
+  </si>
+  <si>
+    <t>Sporterő NSE/BP</t>
+  </si>
+  <si>
+    <t>Gyurka Ferdinánd</t>
+  </si>
+  <si>
+    <t>Rein Arnold</t>
+  </si>
+  <si>
+    <t>Zambó Lóránt</t>
+  </si>
+  <si>
+    <t>Nagy Mirkó Benjamin</t>
+  </si>
+  <si>
+    <t>Barcza GSC/BP</t>
+  </si>
+  <si>
+    <t>Schäffer Brúnó</t>
+  </si>
+  <si>
+    <t>BP21/Mátyás király ÁI</t>
+  </si>
+  <si>
+    <t>Siklósi Aira Judit</t>
+  </si>
+  <si>
+    <t>Barna Dávid Flórián</t>
+  </si>
+  <si>
+    <t>MTK/Budapest</t>
+  </si>
+  <si>
+    <t>Lim Valentin Emánuel</t>
+  </si>
+  <si>
+    <t>BP11/Gárdonyi</t>
+  </si>
+  <si>
+    <t>Molnár Zita</t>
+  </si>
+  <si>
+    <t>Óbudai SI/BP</t>
+  </si>
+  <si>
+    <t>Zhang Chenxiao</t>
+  </si>
+  <si>
+    <t>BP10/Csodafa ovi</t>
+  </si>
+  <si>
+    <t>Siklósi Ágoston József</t>
+  </si>
+  <si>
+    <t>Újpesti KSE</t>
+  </si>
+  <si>
+    <t>Dudás Alex Zsolt</t>
+  </si>
+  <si>
+    <t>BP10/Bornemissza P. ÁI</t>
+  </si>
+  <si>
+    <t>Hoffmann Áron</t>
+  </si>
+  <si>
+    <t>Sporterő NSE</t>
+  </si>
+  <si>
+    <t>Kelemen Mihály Teofil</t>
+  </si>
+  <si>
+    <t>Muzsalyi Péter</t>
+  </si>
+  <si>
+    <t>Kiss Lőrinc István</t>
+  </si>
+  <si>
+    <t>Lakó Sámuel</t>
+  </si>
+  <si>
+    <t>Molnár Illés</t>
+  </si>
+  <si>
+    <t>Sallai Dávid Botond</t>
+  </si>
+  <si>
+    <t>Jánosi Botond</t>
+  </si>
+  <si>
+    <t>TFSE/Budapest</t>
+  </si>
+  <si>
+    <t>Prithvi Arunkumar Naveena</t>
+  </si>
+  <si>
+    <t>BP11/International School</t>
+  </si>
+  <si>
+    <t>Rados Bercel</t>
+  </si>
+  <si>
+    <t>Hindrich Dávid</t>
+  </si>
+  <si>
+    <t>Tihanyi Zaránd</t>
+  </si>
+  <si>
+    <t>Hetényi GSK/BP</t>
+  </si>
+  <si>
+    <t>Fülöp Gergely Balázs</t>
+  </si>
+  <si>
+    <t>Sport Műhely SE/BP</t>
+  </si>
+  <si>
+    <t>Turai Dávid Ábel</t>
+  </si>
+  <si>
+    <t>Hanti Sámuel</t>
+  </si>
+  <si>
+    <t>Molnár Liza</t>
+  </si>
+  <si>
+    <t>Bóna Bence Bendegúz</t>
+  </si>
+  <si>
+    <t>Bense Gabriel</t>
+  </si>
+  <si>
+    <t>Kirilly Henrik</t>
+  </si>
+  <si>
+    <t>HÜSI SC / BP</t>
+  </si>
+  <si>
+    <t>Csontos Boglárka</t>
+  </si>
+  <si>
+    <t>Gárdos Eszter</t>
+  </si>
+  <si>
+    <t>Zsíros Írisz</t>
+  </si>
+  <si>
+    <t>Dancs Benjámin</t>
+  </si>
+  <si>
+    <t>Szakolczai Alex</t>
+  </si>
+  <si>
+    <t>MTK/BP</t>
+  </si>
+  <si>
+    <t>Marton-John Álmos Kiran</t>
+  </si>
+  <si>
+    <t>Gut Kende Dávid</t>
+  </si>
+  <si>
+    <t>Zhao Yichen</t>
+  </si>
+  <si>
+    <t>Kövesdy Emese Mária</t>
+  </si>
+  <si>
+    <t>Krisch Bálint Róbert</t>
+  </si>
+  <si>
+    <t>Vásárhelyi Szurina</t>
+  </si>
+  <si>
+    <t>TFSE/BP</t>
+  </si>
+  <si>
+    <t>Fan Xiaotong</t>
+  </si>
+  <si>
+    <t>Kertész Ádám</t>
+  </si>
+  <si>
+    <t>Sós Vince Dávid</t>
+  </si>
+  <si>
+    <t>Gólya Dávid</t>
+  </si>
+  <si>
+    <t>Debreczeni Dániel</t>
+  </si>
+  <si>
+    <t>Aveskulov Serafym</t>
+  </si>
+  <si>
+    <t>Jiang Yaxing</t>
+  </si>
+  <si>
+    <t>Litresits Dániel</t>
+  </si>
+  <si>
+    <t>Sikos Hanna</t>
+  </si>
+  <si>
+    <t>Cser Mátyás</t>
+  </si>
+  <si>
+    <t>Mátyás-Martinovics Lehel</t>
+  </si>
+  <si>
+    <t>Kulcsár Benedek</t>
+  </si>
+  <si>
+    <t>Sirály ÉSE/BP</t>
+  </si>
+  <si>
+    <t>Molnár Énok</t>
+  </si>
+  <si>
+    <t>Hegedüs Bernát</t>
+  </si>
+  <si>
+    <t>Hangay Olivér</t>
+  </si>
+  <si>
+    <t>Ma Guangxianzhao</t>
+  </si>
+  <si>
+    <t>Bíró Dávid Benedek</t>
+  </si>
+  <si>
+    <t>Morován-Szabó Lőrinc</t>
+  </si>
+  <si>
+    <t>Wang Luomeng</t>
+  </si>
+  <si>
+    <t>Hangyál Anna</t>
+  </si>
+  <si>
+    <t>Li Changxing</t>
+  </si>
+  <si>
+    <t>Hegedűs Zsombor</t>
+  </si>
+  <si>
+    <t>Horváth Adél</t>
+  </si>
+  <si>
+    <t>Medvegy Mária</t>
+  </si>
+  <si>
+    <t>TFSE SE/Budapest</t>
+  </si>
+  <si>
+    <t>Dobra Ádám</t>
+  </si>
+  <si>
+    <t>Berkes Zoltán</t>
+  </si>
+  <si>
+    <t>Molnár-Sáska Tamás</t>
+  </si>
+  <si>
+    <t>BP08/Fazekas</t>
+  </si>
+  <si>
+    <t>Lakó Péter</t>
+  </si>
+  <si>
+    <t>Uri Maximilian Tamás</t>
+  </si>
+  <si>
+    <t>Liu Jiayu</t>
+  </si>
+  <si>
+    <t>Mikó Bíborka</t>
+  </si>
+  <si>
+    <t>Hugyecz Márton</t>
+  </si>
+  <si>
+    <t>HÜSI SC/Budapest</t>
+  </si>
+  <si>
+    <t>Horváth Karolina</t>
+  </si>
+  <si>
+    <t>Seres Barnabás</t>
+  </si>
+  <si>
+    <t>Bod Márton</t>
+  </si>
+  <si>
+    <t>Hajdú Márton Ábris</t>
+  </si>
+  <si>
+    <t>Ónodi Miklós</t>
+  </si>
+  <si>
+    <t>Karácsonyi Bánk</t>
+  </si>
+  <si>
+    <t>Jánosi Bence</t>
+  </si>
+  <si>
+    <t>Papp Bence</t>
+  </si>
+  <si>
+    <t>Fehér Botond</t>
+  </si>
+  <si>
+    <t>Tagai Márton</t>
+  </si>
+  <si>
+    <t>Horváth András</t>
+  </si>
+  <si>
+    <t>Szabó Vince David</t>
+  </si>
+  <si>
+    <t>Siketek SK</t>
+  </si>
+  <si>
+    <t>Szakács Benjámin</t>
+  </si>
+  <si>
+    <t>Csepeli TK</t>
+  </si>
+  <si>
+    <t>Morvai Zente Péter</t>
+  </si>
+  <si>
+    <t>Shen Yiyun</t>
+  </si>
+  <si>
+    <t>Balázs Szabina Zoé</t>
+  </si>
+  <si>
+    <t>Csányi Simon</t>
+  </si>
+  <si>
+    <t>Kiss Inez</t>
+  </si>
+  <si>
+    <t>Kincses Emma</t>
+  </si>
+  <si>
+    <t>Tóth Rafael</t>
+  </si>
+  <si>
+    <t>Hugyecz Barnabás</t>
+  </si>
+  <si>
+    <t>Mátyássy Lázár</t>
+  </si>
+  <si>
+    <t>Földes Márton Gábor</t>
+  </si>
+  <si>
+    <t>Giang Tran Nam</t>
+  </si>
+  <si>
+    <t>Csernyik Márk</t>
+  </si>
+  <si>
+    <t>Gergely Dániel</t>
+  </si>
+  <si>
+    <t>Szarvas Nóra</t>
+  </si>
+  <si>
+    <t>Szabó Márton Nándor</t>
+  </si>
+  <si>
+    <t>Salamon László</t>
+  </si>
+  <si>
+    <t>Adorján Attila</t>
+  </si>
+  <si>
+    <t>Tóth Lili</t>
+  </si>
+  <si>
+    <t>Karácsonyi Luca</t>
+  </si>
+  <si>
+    <t>Tóth Benedek</t>
+  </si>
+  <si>
+    <t>Blake-Gyéresy Alfréd</t>
+  </si>
+  <si>
+    <t>Óbudai Sakkiskola</t>
+  </si>
+  <si>
+    <t>Győrfi Ádám Milán</t>
+  </si>
+  <si>
+    <t>Varga Boldizsár</t>
+  </si>
+  <si>
+    <t>Balázs Sztella Anna</t>
+  </si>
+  <si>
+    <t>Schmied Erik Rajmund</t>
+  </si>
+  <si>
+    <t>Hetényi GSE/BP</t>
+  </si>
+  <si>
+    <t>Illés András</t>
+  </si>
+  <si>
+    <t>Forrai-Nagy Bálint</t>
+  </si>
+  <si>
+    <t>Benkő Csanád Botond</t>
+  </si>
+  <si>
+    <t>Herpai József Mátyás</t>
+  </si>
+  <si>
+    <t>Murányi Péter</t>
+  </si>
+  <si>
+    <t>Sport Műhely/BP</t>
+  </si>
+  <si>
+    <t>Harkányi Gergely</t>
+  </si>
+  <si>
+    <t>Vasas SC/Budapest</t>
+  </si>
+  <si>
+    <t>Máthé Gergely</t>
+  </si>
+  <si>
+    <t>Bernád Zsombor</t>
+  </si>
+  <si>
+    <t>Sakklovagok TE/BP</t>
+  </si>
+  <si>
+    <t>Pálfi Csaba</t>
+  </si>
+  <si>
+    <t>Kertész Áron Borsa</t>
+  </si>
+  <si>
+    <t>Harkai Emma</t>
+  </si>
+  <si>
+    <t>Újpesti KSE/BP</t>
+  </si>
+  <si>
+    <t>Alexandrova Angelina</t>
+  </si>
+  <si>
+    <t>Pinczés Bálint</t>
+  </si>
+  <si>
+    <t>Nagy Botond</t>
+  </si>
+  <si>
+    <t>Sándor Ádám Dávid</t>
+  </si>
+  <si>
+    <t>BP01/Hunfalvy</t>
+  </si>
+  <si>
+    <t>Zóka Zétény</t>
+  </si>
+  <si>
+    <t>Farkas Ádám</t>
+  </si>
+  <si>
+    <t>Garda-Farczádi Gellért</t>
+  </si>
+  <si>
+    <t>Kóczián Hanna</t>
+  </si>
+  <si>
+    <t>Szántó Lelle</t>
+  </si>
+  <si>
+    <t>Orbán Áron</t>
+  </si>
+  <si>
+    <t>Városmajori GI</t>
+  </si>
+  <si>
+    <t>HuRRa-TOP20 – HuRRa-TOP20 – 2026-10-01</t>
+  </si>
+  <si>
+    <t>Megye</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <fonts count="8">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="13"/>
       <name val="Arial"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <i/>
+      <sz val="10"/>
       <name val="Arial"/>
-      <i val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
       <name val="Arial"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="Arial"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="11"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
       <name val="Arial"/>
-      <b val="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="Arial"/>
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-      <i val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="002F5496"/>
+        <fgColor rgb="FFD9E1DD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00D6E4F0"/>
+        <fgColor rgb="FFFFD700"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFFFFF"/>
+        <fgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00DDA0DD"/>
+        <fgColor rgb="FFCD7F32"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="0087CEEB"/>
+        <fgColor rgb="FF92D050"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00CD7F32"/>
+        <fgColor rgb="FF00B0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="0090EE90"/>
+        <fgColor rgb="FFB19CD9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00C0C0C0"/>
-[...4 lines deleted...]
-        <fgColor rgb="00FFD700"/>
+        <fgColor rgb="FF1E5540"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="00B4C6E7"/>
+        <color rgb="FFBFBFBF"/>
       </left>
       <right style="thin">
-        <color rgb="00B4C6E7"/>
+        <color rgb="FFBFBFBF"/>
       </right>
       <top style="thin">
-        <color rgb="00B4C6E7"/>
+        <color rgb="FFBFBFBF"/>
       </top>
       <bottom style="thin">
-        <color rgb="00B4C6E7"/>
+        <color rgb="FFBFBFBF"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
+    <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -608,47642 +6767,39438 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:I35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="32" customWidth="1" min="1" max="1"/>
-[...6 lines deleted...]
-    <col width="12" customWidth="1" min="8" max="8"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="8" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...187 lines deleted...]
-      <c r="F10" s="5" t="n">
+    <row r="1" spans="1:8" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5">
+        <v>799</v>
+      </c>
+      <c r="D5" s="6">
+        <v>1117</v>
+      </c>
+      <c r="E5" s="5">
+        <v>1272</v>
+      </c>
+      <c r="F5" s="5">
+        <v>1163</v>
+      </c>
+      <c r="G5" s="5">
+        <v>1328</v>
+      </c>
+      <c r="H5" s="5"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
+        <v>916</v>
+      </c>
+      <c r="E6" s="5">
+        <v>1218</v>
+      </c>
+      <c r="F6" s="7">
+        <v>1436</v>
+      </c>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5">
+        <v>658</v>
+      </c>
+      <c r="E7" s="5">
+        <v>1024</v>
+      </c>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="5"/>
+      <c r="C8" s="6">
+        <v>876</v>
+      </c>
+      <c r="D8" s="5">
+        <v>993</v>
+      </c>
+      <c r="E8" s="8">
+        <v>1441</v>
+      </c>
+      <c r="F8" s="9">
+        <v>1591</v>
+      </c>
+      <c r="G8" s="9">
+        <v>1771</v>
+      </c>
+      <c r="H8" s="10">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="5"/>
+      <c r="C9" s="7">
+        <v>864</v>
+      </c>
+      <c r="D9" s="9">
+        <v>1241</v>
+      </c>
+      <c r="E9" s="6">
+        <v>1402</v>
+      </c>
+      <c r="F9" s="8">
+        <v>1627</v>
+      </c>
+      <c r="G9" s="10">
+        <v>1797</v>
+      </c>
+      <c r="H9" s="5"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>846</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5">
+        <v>1271</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="9">
+        <v>495</v>
+      </c>
+      <c r="C11" s="5">
+        <v>722</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1071</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1388</v>
+      </c>
+      <c r="F11" s="5">
+        <v>1404</v>
+      </c>
+      <c r="G11" s="5">
+        <v>1528</v>
+      </c>
+      <c r="H11" s="9">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="8">
+        <v>502</v>
+      </c>
+      <c r="C12" s="5">
+        <v>765</v>
+      </c>
+      <c r="D12" s="8">
+        <v>1404</v>
+      </c>
+      <c r="E12" s="9">
+        <v>1418</v>
+      </c>
+      <c r="F12" s="6">
+        <v>1546</v>
+      </c>
+      <c r="G12" s="5">
+        <v>1537</v>
+      </c>
+      <c r="H12" s="5"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5">
+        <v>688</v>
+      </c>
+      <c r="D13" s="5">
+        <v>827</v>
+      </c>
+      <c r="E13" s="5">
+        <v>850</v>
+      </c>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="6">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>954</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5">
+        <v>1527</v>
+      </c>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="8">
+        <v>922</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1007</v>
+      </c>
+      <c r="E15" s="7">
+        <v>1396</v>
+      </c>
+      <c r="F15" s="5">
+        <v>1240</v>
+      </c>
+      <c r="G15" s="6">
+        <v>1708</v>
+      </c>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5">
+        <v>734</v>
+      </c>
+      <c r="D17" s="5">
+        <v>1028</v>
+      </c>
+      <c r="E17" s="5">
+        <v>1184</v>
+      </c>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="5"/>
+      <c r="C18" s="10">
+        <v>1000</v>
+      </c>
+      <c r="D18" s="5">
+        <v>1010</v>
+      </c>
+      <c r="E18" s="5">
+        <v>1155</v>
+      </c>
+      <c r="F18" s="5">
+        <v>1061</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="10">
+        <v>587</v>
+      </c>
+      <c r="C19" s="9">
+        <v>920</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1103</v>
+      </c>
+      <c r="E19" s="5">
+        <v>1382</v>
+      </c>
+      <c r="F19" s="5">
+        <v>1283</v>
+      </c>
+      <c r="G19" s="7">
+        <v>1566</v>
+      </c>
+      <c r="H19" s="5"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5">
+        <v>644</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1011</v>
+      </c>
+      <c r="E20" s="5">
+        <v>1272</v>
+      </c>
+      <c r="F20" s="5">
+        <v>905</v>
+      </c>
+      <c r="G20" s="5">
+        <v>1510</v>
+      </c>
+      <c r="H20" s="5"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5">
+        <v>845</v>
+      </c>
+      <c r="D21" s="5">
+        <v>1064</v>
+      </c>
+      <c r="E21" s="5">
+        <v>1132</v>
+      </c>
+      <c r="F21" s="5">
         <v>1411</v>
       </c>
-      <c r="G10" s="7" t="n"/>
-[...54 lines deleted...]
-      <c r="H12" s="10" t="n">
+      <c r="G21" s="5">
+        <v>1456</v>
+      </c>
+      <c r="H21" s="11">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5">
+        <v>854</v>
+      </c>
+      <c r="D22" s="10">
+        <v>1449</v>
+      </c>
+      <c r="E22" s="10">
+        <v>1609</v>
+      </c>
+      <c r="F22" s="10">
+        <v>1630</v>
+      </c>
+      <c r="G22" s="8">
+        <v>1774</v>
+      </c>
+      <c r="H22" s="5"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5">
+        <v>668</v>
+      </c>
+      <c r="D23" s="5">
+        <v>829</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5">
+        <v>1408</v>
+      </c>
+      <c r="H23" s="5"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="11">
+        <v>884</v>
+      </c>
+      <c r="C24" s="11">
+        <v>1287</v>
+      </c>
+      <c r="D24" s="11">
+        <v>1660</v>
+      </c>
+      <c r="E24" s="11">
         <v>1835</v>
       </c>
-    </row>
-[...353 lines deleted...]
-        </is>
+      <c r="F24" s="11">
+        <v>1959</v>
+      </c>
+      <c r="G24" s="11">
+        <v>2062</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F27" s="18" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:F84"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>841</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>842</v>
+      </c>
+      <c r="E6" s="5">
         <v>820</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>50</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>843</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>844</v>
+      </c>
+      <c r="E7" s="5">
         <v>666</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F7" s="5">
         <v>62</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="24" t="n">
+      <c r="B8" s="21" t="s">
+        <v>845</v>
+      </c>
+      <c r="C8" s="5">
         <v>2018</v>
       </c>
-      <c r="D8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E8" s="23" t="n">
+      <c r="D8" s="21" t="s">
+        <v>846</v>
+      </c>
+      <c r="E8" s="5">
         <v>658</v>
       </c>
-      <c r="F8" s="23" t="n">
+      <c r="F8" s="5">
         <v>41</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="27" t="n">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" s="28" t="n">
+      <c r="B9" s="21" t="s">
+        <v>847</v>
+      </c>
+      <c r="C9" s="5">
         <v>2018</v>
       </c>
-      <c r="D9" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E9" s="27" t="n">
+      <c r="D9" s="21" t="s">
+        <v>848</v>
+      </c>
+      <c r="E9" s="5">
         <v>558</v>
       </c>
-      <c r="F9" s="27" t="n">
+      <c r="F9" s="5">
         <v>42</v>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="29" t="n">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" s="30" t="n">
+      <c r="B10" s="21" t="s">
+        <v>849</v>
+      </c>
+      <c r="C10" s="5">
         <v>2018</v>
       </c>
-      <c r="D10" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E10" s="29" t="n">
+      <c r="D10" s="21" t="s">
+        <v>844</v>
+      </c>
+      <c r="E10" s="5">
         <v>276</v>
       </c>
-      <c r="F10" s="29" t="n">
+      <c r="F10" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="12">
-[...39 lines deleted...]
-      <c r="A14" s="23" t="n">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>1</v>
       </c>
-      <c r="B14" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" s="24" t="n">
+      <c r="B14" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="C14" s="5">
         <v>2016</v>
       </c>
-      <c r="D14" s="24" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A15" s="25" t="n">
+      <c r="D14" s="21" t="s">
+        <v>851</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1105</v>
+      </c>
+      <c r="F14" s="5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
         <v>2</v>
       </c>
-      <c r="B15" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" s="26" t="n">
+      <c r="B15" s="21" t="s">
+        <v>852</v>
+      </c>
+      <c r="C15" s="5">
         <v>2016</v>
       </c>
-      <c r="D15" s="26" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A16" s="23" t="n">
+      <c r="D15" s="21" t="s">
+        <v>851</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1037</v>
+      </c>
+      <c r="F15" s="5">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>3</v>
       </c>
-      <c r="B16" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" s="24" t="n">
+      <c r="B16" s="21" t="s">
+        <v>853</v>
+      </c>
+      <c r="C16" s="5">
         <v>2016</v>
       </c>
-      <c r="D16" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E16" s="23" t="n">
+      <c r="D16" s="21" t="s">
+        <v>854</v>
+      </c>
+      <c r="E16" s="5">
         <v>734</v>
       </c>
-      <c r="F16" s="23" t="n">
+      <c r="F16" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="27" t="n">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
         <v>4</v>
       </c>
-      <c r="B17" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" s="28" t="n">
+      <c r="B17" s="21" t="s">
+        <v>855</v>
+      </c>
+      <c r="C17" s="5">
         <v>2016</v>
       </c>
-      <c r="D17" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E17" s="27" t="n">
+      <c r="D17" s="21" t="s">
+        <v>856</v>
+      </c>
+      <c r="E17" s="5">
         <v>583</v>
       </c>
-      <c r="F17" s="27" t="n">
+      <c r="F17" s="5">
         <v>38</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="29" t="n">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
         <v>5</v>
       </c>
-      <c r="B18" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" s="30" t="n">
+      <c r="B18" s="21" t="s">
+        <v>857</v>
+      </c>
+      <c r="C18" s="5">
         <v>2016</v>
       </c>
-      <c r="D18" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E18" s="29" t="n">
+      <c r="D18" s="21" t="s">
+        <v>842</v>
+      </c>
+      <c r="E18" s="5">
         <v>518</v>
       </c>
-      <c r="F18" s="29" t="n">
+      <c r="F18" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="27" t="n">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
         <v>6</v>
       </c>
-      <c r="B19" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" s="28" t="n">
+      <c r="B19" s="21" t="s">
+        <v>858</v>
+      </c>
+      <c r="C19" s="5">
         <v>2016</v>
       </c>
-      <c r="D19" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E19" s="27" t="n">
+      <c r="D19" s="21" t="s">
+        <v>859</v>
+      </c>
+      <c r="E19" s="5">
         <v>517</v>
       </c>
-      <c r="F19" s="27" t="n">
+      <c r="F19" s="5">
         <v>34</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="29" t="n">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
         <v>7</v>
       </c>
-      <c r="B20" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" s="30" t="n">
+      <c r="B20" s="21" t="s">
+        <v>860</v>
+      </c>
+      <c r="C20" s="5">
         <v>2016</v>
       </c>
-      <c r="D20" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E20" s="29" t="n">
+      <c r="D20" s="21" t="s">
+        <v>861</v>
+      </c>
+      <c r="E20" s="5">
         <v>510</v>
       </c>
-      <c r="F20" s="29" t="n">
+      <c r="F20" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="27" t="n">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
         <v>8</v>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" s="28" t="n">
+      <c r="B21" s="21" t="s">
+        <v>862</v>
+      </c>
+      <c r="C21" s="5">
         <v>2017</v>
       </c>
-      <c r="D21" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E21" s="27" t="n">
+      <c r="D21" s="21" t="s">
+        <v>848</v>
+      </c>
+      <c r="E21" s="5">
         <v>503</v>
       </c>
-      <c r="F21" s="27" t="n">
+      <c r="F21" s="5">
         <v>34</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="29" t="n">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
         <v>9</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" s="30" t="n">
+      <c r="B22" s="21" t="s">
+        <v>863</v>
+      </c>
+      <c r="C22" s="5">
         <v>2016</v>
       </c>
-      <c r="D22" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E22" s="29" t="n">
+      <c r="D22" s="21" t="s">
+        <v>844</v>
+      </c>
+      <c r="E22" s="5">
         <v>474</v>
       </c>
-      <c r="F22" s="29" t="n">
+      <c r="F22" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="27" t="n">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
         <v>10</v>
       </c>
-      <c r="B23" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" s="28" t="n">
+      <c r="B23" s="21" t="s">
+        <v>864</v>
+      </c>
+      <c r="C23" s="5">
         <v>2016</v>
       </c>
-      <c r="D23" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" s="27" t="n">
+      <c r="D23" s="21" t="s">
+        <v>865</v>
+      </c>
+      <c r="E23" s="5">
         <v>426</v>
       </c>
-      <c r="F23" s="27" t="n">
+      <c r="F23" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="29" t="n">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
         <v>11</v>
       </c>
-      <c r="B24" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" s="30" t="n">
+      <c r="B24" s="21" t="s">
+        <v>866</v>
+      </c>
+      <c r="C24" s="5">
         <v>2017</v>
       </c>
-      <c r="D24" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E24" s="29" t="n">
+      <c r="D24" s="21" t="s">
+        <v>844</v>
+      </c>
+      <c r="E24" s="5">
         <v>375</v>
       </c>
-      <c r="F24" s="29" t="n">
+      <c r="F24" s="5">
         <v>44</v>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="27" t="n">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
         <v>12</v>
       </c>
-      <c r="B25" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" s="28" t="n">
+      <c r="B25" s="21" t="s">
+        <v>867</v>
+      </c>
+      <c r="C25" s="5">
         <v>2016</v>
       </c>
-      <c r="D25" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E25" s="27" t="n">
+      <c r="D25" s="21" t="s">
+        <v>844</v>
+      </c>
+      <c r="E25" s="5">
         <v>374</v>
       </c>
-      <c r="F25" s="27" t="n">
+      <c r="F25" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="29" t="n">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
         <v>13</v>
       </c>
-      <c r="B26" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" s="30" t="n">
+      <c r="B26" s="21" t="s">
+        <v>868</v>
+      </c>
+      <c r="C26" s="5">
         <v>2016</v>
       </c>
-      <c r="D26" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E26" s="29" t="n">
+      <c r="D26" s="21" t="s">
+        <v>851</v>
+      </c>
+      <c r="E26" s="5">
         <v>357</v>
       </c>
-      <c r="F26" s="29" t="n">
+      <c r="F26" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="27" t="n">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
         <v>14</v>
       </c>
-      <c r="B27" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" s="28" t="n">
+      <c r="B27" s="21" t="s">
+        <v>869</v>
+      </c>
+      <c r="C27" s="5">
         <v>2016</v>
       </c>
-      <c r="D27" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E27" s="27" t="n">
+      <c r="D27" s="21" t="s">
+        <v>859</v>
+      </c>
+      <c r="E27" s="5">
         <v>321</v>
       </c>
-      <c r="F27" s="27" t="n">
+      <c r="F27" s="5">
         <v>32</v>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="29" t="n">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
         <v>15</v>
       </c>
-      <c r="B28" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" s="30" t="n">
+      <c r="B28" s="21" t="s">
+        <v>870</v>
+      </c>
+      <c r="C28" s="5">
         <v>2016</v>
       </c>
-      <c r="D28" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E28" s="29" t="n">
+      <c r="D28" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="E28" s="5">
         <v>168</v>
       </c>
-      <c r="F28" s="29" t="n">
+      <c r="F28" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="30">
-[...39 lines deleted...]
-      <c r="A32" s="23" t="n">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
         <v>1</v>
       </c>
-      <c r="B32" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C32" s="24" t="n">
+      <c r="B32" s="21" t="s">
+        <v>872</v>
+      </c>
+      <c r="C32" s="5">
         <v>2014</v>
       </c>
-      <c r="D32" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E32" s="23" t="n">
+      <c r="D32" s="21" t="s">
+        <v>873</v>
+      </c>
+      <c r="E32" s="5">
         <v>1258</v>
       </c>
-      <c r="F32" s="23" t="n">
+      <c r="F32" s="5">
         <v>39</v>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" s="25" t="n">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
         <v>2</v>
       </c>
-      <c r="B33" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C33" s="26" t="n">
+      <c r="B33" s="21" t="s">
+        <v>874</v>
+      </c>
+      <c r="C33" s="5">
         <v>2014</v>
       </c>
-      <c r="D33" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E33" s="25" t="n">
+      <c r="D33" s="21" t="s">
+        <v>873</v>
+      </c>
+      <c r="E33" s="5">
         <v>1034</v>
       </c>
-      <c r="F33" s="25" t="n">
+      <c r="F33" s="5">
         <v>56</v>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="23" t="n">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
         <v>3</v>
       </c>
-      <c r="B34" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C34" s="24" t="n">
+      <c r="B34" s="21" t="s">
+        <v>875</v>
+      </c>
+      <c r="C34" s="5">
         <v>2015</v>
       </c>
-      <c r="D34" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E34" s="23" t="n">
+      <c r="D34" s="21" t="s">
+        <v>844</v>
+      </c>
+      <c r="E34" s="5">
         <v>789</v>
       </c>
-      <c r="F34" s="23" t="n">
+      <c r="F34" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" s="27" t="n">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
         <v>4</v>
       </c>
-      <c r="B35" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" s="28" t="n">
+      <c r="B35" s="21" t="s">
+        <v>876</v>
+      </c>
+      <c r="C35" s="5">
         <v>2015</v>
       </c>
-      <c r="D35" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E35" s="27" t="n">
+      <c r="D35" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E35" s="5">
         <v>781</v>
       </c>
-      <c r="F35" s="27" t="n">
+      <c r="F35" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="29" t="n">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
         <v>5</v>
       </c>
-      <c r="B36" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" s="30" t="n">
+      <c r="B36" s="21" t="s">
+        <v>877</v>
+      </c>
+      <c r="C36" s="5">
         <v>2015</v>
       </c>
-      <c r="D36" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E36" s="29" t="n">
+      <c r="D36" s="21" t="s">
+        <v>878</v>
+      </c>
+      <c r="E36" s="5">
         <v>746</v>
       </c>
-      <c r="F36" s="29" t="n">
+      <c r="F36" s="5">
         <v>23</v>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="27" t="n">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
         <v>6</v>
       </c>
-      <c r="B37" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C37" s="28" t="n">
+      <c r="B37" s="21" t="s">
+        <v>879</v>
+      </c>
+      <c r="C37" s="5">
         <v>2015</v>
       </c>
-      <c r="D37" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E37" s="27" t="n">
+      <c r="D37" s="21" t="s">
+        <v>880</v>
+      </c>
+      <c r="E37" s="5">
         <v>720</v>
       </c>
-      <c r="F37" s="27" t="n">
+      <c r="F37" s="5">
         <v>29</v>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" s="29" t="n">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
         <v>7</v>
       </c>
-      <c r="B38" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C38" s="30" t="n">
+      <c r="B38" s="21" t="s">
+        <v>881</v>
+      </c>
+      <c r="C38" s="5">
         <v>2015</v>
       </c>
-      <c r="D38" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E38" s="29" t="n">
+      <c r="D38" s="21" t="s">
+        <v>882</v>
+      </c>
+      <c r="E38" s="5">
         <v>660</v>
       </c>
-      <c r="F38" s="29" t="n">
+      <c r="F38" s="5">
         <v>37</v>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" s="27" t="n">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
         <v>8</v>
       </c>
-      <c r="B39" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" s="28" t="n">
+      <c r="B39" s="21" t="s">
+        <v>883</v>
+      </c>
+      <c r="C39" s="5">
         <v>2015</v>
       </c>
-      <c r="D39" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E39" s="27" t="n">
+      <c r="D39" s="21" t="s">
+        <v>865</v>
+      </c>
+      <c r="E39" s="5">
         <v>625</v>
       </c>
-      <c r="F39" s="27" t="n">
+      <c r="F39" s="5">
         <v>30</v>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="29" t="n">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
         <v>9</v>
       </c>
-      <c r="B40" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C40" s="30" t="n">
+      <c r="B40" s="21" t="s">
+        <v>884</v>
+      </c>
+      <c r="C40" s="5">
         <v>2014</v>
       </c>
-      <c r="D40" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E40" s="29" t="n">
+      <c r="D40" s="21" t="s">
+        <v>885</v>
+      </c>
+      <c r="E40" s="5">
         <v>595</v>
       </c>
-      <c r="F40" s="29" t="n">
+      <c r="F40" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="27" t="n">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
         <v>10</v>
       </c>
-      <c r="B41" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" s="28" t="n">
+      <c r="B41" s="21" t="s">
+        <v>886</v>
+      </c>
+      <c r="C41" s="5">
         <v>2014</v>
       </c>
-      <c r="D41" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E41" s="27" t="n">
+      <c r="D41" s="21" t="s">
+        <v>844</v>
+      </c>
+      <c r="E41" s="5">
         <v>573</v>
       </c>
-      <c r="F41" s="27" t="n">
+      <c r="F41" s="5">
         <v>37</v>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="29" t="n">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
         <v>11</v>
       </c>
-      <c r="B42" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C42" s="30" t="n">
+      <c r="B42" s="21" t="s">
+        <v>887</v>
+      </c>
+      <c r="C42" s="5">
         <v>2015</v>
       </c>
-      <c r="D42" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E42" s="29" t="n">
+      <c r="D42" s="21" t="s">
+        <v>856</v>
+      </c>
+      <c r="E42" s="5">
         <v>544</v>
       </c>
-      <c r="F42" s="29" t="n">
+      <c r="F42" s="5">
         <v>47</v>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" s="27" t="n">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
         <v>12</v>
       </c>
-      <c r="B43" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C43" s="28" t="n">
+      <c r="B43" s="21" t="s">
+        <v>888</v>
+      </c>
+      <c r="C43" s="5">
         <v>2015</v>
       </c>
-      <c r="D43" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E43" s="27" t="n">
+      <c r="D43" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="E43" s="5">
         <v>521</v>
       </c>
-      <c r="F43" s="27" t="n">
+      <c r="F43" s="5">
         <v>43</v>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" s="29" t="n">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
         <v>13</v>
       </c>
-      <c r="B44" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C44" s="30" t="n">
+      <c r="B44" s="21" t="s">
+        <v>889</v>
+      </c>
+      <c r="C44" s="5">
         <v>2015</v>
       </c>
-      <c r="D44" s="30" t="inlineStr"/>
-      <c r="E44" s="29" t="n">
+      <c r="D44" s="21"/>
+      <c r="E44" s="5">
         <v>498</v>
       </c>
-      <c r="F44" s="29" t="n">
+      <c r="F44" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" s="27" t="n">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
         <v>14</v>
       </c>
-      <c r="B45" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C45" s="28" t="n">
+      <c r="B45" s="21" t="s">
+        <v>890</v>
+      </c>
+      <c r="C45" s="5">
         <v>2015</v>
       </c>
-      <c r="D45" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E45" s="27" t="n">
+      <c r="D45" s="21" t="s">
+        <v>882</v>
+      </c>
+      <c r="E45" s="5">
         <v>326</v>
       </c>
-      <c r="F45" s="27" t="n">
+      <c r="F45" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="47">
-[...39 lines deleted...]
-      <c r="A49" s="23" t="n">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B47" s="20"/>
+      <c r="C47" s="20"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="20"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
         <v>1</v>
       </c>
-      <c r="B49" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C49" s="24" t="n">
+      <c r="B49" s="21" t="s">
+        <v>891</v>
+      </c>
+      <c r="C49" s="5">
         <v>2012</v>
       </c>
-      <c r="D49" s="24" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F49" s="23" t="n">
+      <c r="D49" s="21" t="s">
+        <v>851</v>
+      </c>
+      <c r="E49" s="5">
+        <v>1221</v>
+      </c>
+      <c r="F49" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>2</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>892</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>882</v>
+      </c>
+      <c r="E50" s="5">
+        <v>939</v>
+      </c>
+      <c r="F50" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>3</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>893</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>859</v>
+      </c>
+      <c r="E51" s="5">
+        <v>873</v>
+      </c>
+      <c r="F51" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>4</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>894</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>882</v>
+      </c>
+      <c r="E52" s="5">
+        <v>870</v>
+      </c>
+      <c r="F52" s="5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>5</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>895</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>896</v>
+      </c>
+      <c r="E53" s="5">
+        <v>848</v>
+      </c>
+      <c r="F53" s="5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>6</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>897</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>873</v>
+      </c>
+      <c r="E54" s="5">
+        <v>801</v>
+      </c>
+      <c r="F54" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>7</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>898</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>882</v>
+      </c>
+      <c r="E55" s="5">
+        <v>721</v>
+      </c>
+      <c r="F55" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>8</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>899</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>882</v>
+      </c>
+      <c r="E56" s="5">
+        <v>527</v>
+      </c>
+      <c r="F56" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B58" s="20"/>
+      <c r="C58" s="20"/>
+      <c r="D58" s="20"/>
+      <c r="E58" s="20"/>
+      <c r="F58" s="20"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F59" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" s="25" t="n">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>1</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>900</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>901</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1748</v>
+      </c>
+      <c r="F60" s="5">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
         <v>2</v>
       </c>
-      <c r="B50" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A51" s="23" t="n">
+      <c r="B61" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>901</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1724</v>
+      </c>
+      <c r="F61" s="5">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
         <v>3</v>
       </c>
-      <c r="B51" s="24" t="inlineStr">
-[...12 lines deleted...]
-      <c r="E51" s="23" t="n">
+      <c r="B62" s="21" t="s">
+        <v>903</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>882</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1445</v>
+      </c>
+      <c r="F62" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>4</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>904</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>905</v>
+      </c>
+      <c r="E63" s="5">
+        <v>541</v>
+      </c>
+      <c r="F63" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B65" s="20"/>
+      <c r="C65" s="20"/>
+      <c r="D65" s="20"/>
+      <c r="E65" s="20"/>
+      <c r="F65" s="20"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>1</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>906</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>907</v>
+      </c>
+      <c r="E67" s="5">
+        <v>1732</v>
+      </c>
+      <c r="F67" s="5">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>2</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>908</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>901</v>
+      </c>
+      <c r="E68" s="5">
+        <v>1544</v>
+      </c>
+      <c r="F68" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>3</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>909</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>882</v>
+      </c>
+      <c r="E69" s="5">
+        <v>1404</v>
+      </c>
+      <c r="F69" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>4</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>910</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>911</v>
+      </c>
+      <c r="E70" s="5">
+        <v>1379</v>
+      </c>
+      <c r="F70" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>5</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>912</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>913</v>
+      </c>
+      <c r="E71" s="5">
+        <v>1278</v>
+      </c>
+      <c r="F71" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
+        <v>6</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>914</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>915</v>
+      </c>
+      <c r="E72" s="5">
+        <v>1062</v>
+      </c>
+      <c r="F72" s="5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>7</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>916</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>917</v>
+      </c>
+      <c r="E73" s="5">
+        <v>917</v>
+      </c>
+      <c r="F73" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B75" s="20"/>
+      <c r="C75" s="20"/>
+      <c r="D75" s="20"/>
+      <c r="E75" s="20"/>
+      <c r="F75" s="20"/>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>1</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>918</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>901</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1743</v>
+      </c>
+      <c r="F77" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>2</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>920</v>
+      </c>
+      <c r="E78" s="5">
+        <v>1738</v>
+      </c>
+      <c r="F78" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>3</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>921</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D79" s="21" t="s">
         <v>873</v>
       </c>
-      <c r="F51" s="23" t="n">
-[...4 lines deleted...]
-      <c r="A52" s="27" t="n">
+      <c r="E79" s="5">
+        <v>1605</v>
+      </c>
+      <c r="F79" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
         <v>4</v>
       </c>
-      <c r="B52" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A53" s="29" t="n">
+      <c r="B80" s="21" t="s">
+        <v>922</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>920</v>
+      </c>
+      <c r="E80" s="5">
+        <v>1598</v>
+      </c>
+      <c r="F80" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
         <v>5</v>
       </c>
-      <c r="B53" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A54" s="27" t="n">
+      <c r="B81" s="21" t="s">
+        <v>923</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>907</v>
+      </c>
+      <c r="E81" s="5">
+        <v>1390</v>
+      </c>
+      <c r="F81" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
         <v>6</v>
       </c>
-      <c r="B54" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A55" s="29" t="n">
+      <c r="B82" s="21" t="s">
+        <v>924</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>911</v>
+      </c>
+      <c r="E82" s="5">
+        <v>1338</v>
+      </c>
+      <c r="F82" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
         <v>7</v>
       </c>
-      <c r="B55" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A56" s="27" t="n">
+      <c r="B83" s="21" t="s">
+        <v>925</v>
+      </c>
+      <c r="C83" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>901</v>
+      </c>
+      <c r="E83" s="5">
+        <v>1279</v>
+      </c>
+      <c r="F83" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
         <v>8</v>
       </c>
-      <c r="B56" s="28" t="inlineStr">
-[...409 lines deleted...]
-      <c r="C77" s="24" t="n">
+      <c r="B84" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="C84" s="5">
         <v>2007</v>
       </c>
-      <c r="D77" s="24" t="inlineStr">
-[...176 lines deleted...]
-        <v>36</v>
+      <c r="D84" s="21" t="s">
+        <v>927</v>
+      </c>
+      <c r="E84" s="5">
+        <v>1179</v>
+      </c>
+      <c r="F84" s="5">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:F73"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...99 lines deleted...]
-      <c r="A10" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B6" s="2" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="20"/>
+      <c r="E8" s="20"/>
+      <c r="F8" s="20"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
         <v>1</v>
       </c>
-      <c r="B10" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" s="24" t="n">
+      <c r="B10" s="21" t="s">
+        <v>930</v>
+      </c>
+      <c r="C10" s="5">
         <v>2016</v>
       </c>
-      <c r="D10" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E10" s="23" t="n">
+      <c r="D10" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E10" s="5">
         <v>894</v>
       </c>
-      <c r="F10" s="23" t="n">
+      <c r="F10" s="5">
         <v>44</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="25" t="n">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>2</v>
       </c>
-      <c r="B11" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="26" t="n">
+      <c r="B11" s="21" t="s">
+        <v>931</v>
+      </c>
+      <c r="C11" s="5">
         <v>2017</v>
       </c>
-      <c r="D11" s="26" t="inlineStr"/>
-      <c r="E11" s="25" t="n">
+      <c r="D11" s="21"/>
+      <c r="E11" s="5">
         <v>658</v>
       </c>
-      <c r="F11" s="25" t="n">
+      <c r="F11" s="5">
         <v>29</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="23" t="n">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>3</v>
       </c>
-      <c r="B12" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="24" t="n">
+      <c r="B12" s="21" t="s">
+        <v>932</v>
+      </c>
+      <c r="C12" s="5">
         <v>2016</v>
       </c>
-      <c r="D12" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E12" s="23" t="n">
+      <c r="D12" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E12" s="5">
         <v>483</v>
       </c>
-      <c r="F12" s="23" t="n">
+      <c r="F12" s="5">
         <v>30</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="27" t="n">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
         <v>4</v>
       </c>
-      <c r="B13" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="28" t="n">
+      <c r="B13" s="21" t="s">
+        <v>933</v>
+      </c>
+      <c r="C13" s="5">
         <v>2017</v>
       </c>
-      <c r="D13" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" s="27" t="n">
+      <c r="D13" s="21" t="s">
+        <v>934</v>
+      </c>
+      <c r="E13" s="5">
         <v>280</v>
       </c>
-      <c r="F13" s="27" t="n">
+      <c r="F13" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="29" t="n">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>5</v>
       </c>
-      <c r="B14" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" s="30" t="n">
+      <c r="B14" s="21" t="s">
+        <v>935</v>
+      </c>
+      <c r="C14" s="5">
         <v>2016</v>
       </c>
-      <c r="D14" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E14" s="29" t="n">
+      <c r="D14" s="21" t="s">
+        <v>936</v>
+      </c>
+      <c r="E14" s="5">
         <v>224</v>
       </c>
-      <c r="F14" s="29" t="n">
+      <c r="F14" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="27" t="n">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
         <v>6</v>
       </c>
-      <c r="B15" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" s="28" t="n">
+      <c r="B15" s="21" t="s">
+        <v>937</v>
+      </c>
+      <c r="C15" s="5">
         <v>2016</v>
       </c>
-      <c r="D15" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E15" s="27" t="n">
+      <c r="D15" s="21" t="s">
+        <v>938</v>
+      </c>
+      <c r="E15" s="5">
         <v>147</v>
       </c>
-      <c r="F15" s="27" t="n">
+      <c r="F15" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="17">
-[...39 lines deleted...]
-      <c r="A19" s="23" t="n">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
         <v>1</v>
       </c>
-      <c r="B19" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" s="24" t="n">
+      <c r="B19" s="21" t="s">
+        <v>939</v>
+      </c>
+      <c r="C19" s="5">
         <v>2015</v>
       </c>
-      <c r="D19" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E19" s="23" t="n">
+      <c r="D19" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="E19" s="5">
         <v>1271</v>
       </c>
-      <c r="F19" s="23" t="n">
+      <c r="F19" s="5">
         <v>60</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="25" t="n">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
         <v>2</v>
       </c>
-      <c r="B20" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" s="26" t="n">
+      <c r="B20" s="21" t="s">
+        <v>941</v>
+      </c>
+      <c r="C20" s="5">
         <v>2014</v>
       </c>
-      <c r="D20" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E20" s="25" t="n">
+      <c r="D20" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E20" s="5">
         <v>1060</v>
       </c>
-      <c r="F20" s="25" t="n">
+      <c r="F20" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="23" t="n">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
         <v>3</v>
       </c>
-      <c r="B21" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" s="24" t="n">
+      <c r="B21" s="21" t="s">
+        <v>942</v>
+      </c>
+      <c r="C21" s="5">
         <v>2014</v>
       </c>
-      <c r="D21" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E21" s="23" t="n">
+      <c r="D21" s="21" t="s">
+        <v>943</v>
+      </c>
+      <c r="E21" s="5">
         <v>1033</v>
       </c>
-      <c r="F21" s="23" t="n">
+      <c r="F21" s="5">
         <v>32</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="27" t="n">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
         <v>4</v>
       </c>
-      <c r="B22" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" s="28" t="n">
+      <c r="B22" s="21" t="s">
+        <v>944</v>
+      </c>
+      <c r="C22" s="5">
         <v>2014</v>
       </c>
-      <c r="D22" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E22" s="27" t="n">
+      <c r="D22" s="21" t="s">
+        <v>945</v>
+      </c>
+      <c r="E22" s="5">
         <v>991</v>
       </c>
-      <c r="F22" s="27" t="n">
+      <c r="F22" s="5">
         <v>75</v>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="29" t="n">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
         <v>5</v>
       </c>
-      <c r="B23" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" s="30" t="n">
+      <c r="B23" s="21" t="s">
+        <v>946</v>
+      </c>
+      <c r="C23" s="5">
         <v>2015</v>
       </c>
-      <c r="D23" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" s="29" t="n">
+      <c r="D23" s="21" t="s">
+        <v>947</v>
+      </c>
+      <c r="E23" s="5">
         <v>970</v>
       </c>
-      <c r="F23" s="29" t="n">
+      <c r="F23" s="5">
         <v>39</v>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="27" t="n">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
         <v>6</v>
       </c>
-      <c r="B24" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" s="28" t="n">
+      <c r="B24" s="21" t="s">
+        <v>948</v>
+      </c>
+      <c r="C24" s="5">
         <v>2014</v>
       </c>
-      <c r="D24" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E24" s="27" t="n">
+      <c r="D24" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E24" s="5">
         <v>935</v>
       </c>
-      <c r="F24" s="27" t="n">
+      <c r="F24" s="5">
         <v>33</v>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="29" t="n">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
         <v>7</v>
       </c>
-      <c r="B25" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" s="30" t="n">
+      <c r="B25" s="21" t="s">
+        <v>949</v>
+      </c>
+      <c r="C25" s="5">
         <v>2014</v>
       </c>
-      <c r="D25" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E25" s="29" t="n">
+      <c r="D25" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E25" s="5">
         <v>697</v>
       </c>
-      <c r="F25" s="29" t="n">
+      <c r="F25" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="27" t="n">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
         <v>8</v>
       </c>
-      <c r="B26" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" s="28" t="n">
+      <c r="B26" s="21" t="s">
+        <v>950</v>
+      </c>
+      <c r="C26" s="5">
         <v>2014</v>
       </c>
-      <c r="D26" s="28" t="inlineStr"/>
-      <c r="E26" s="27" t="n">
+      <c r="D26" s="21"/>
+      <c r="E26" s="5">
         <v>674</v>
       </c>
-      <c r="F26" s="27" t="n">
+      <c r="F26" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="29" t="n">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
         <v>9</v>
       </c>
-      <c r="B27" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" s="30" t="n">
+      <c r="B27" s="21" t="s">
+        <v>951</v>
+      </c>
+      <c r="C27" s="5">
         <v>2015</v>
       </c>
-      <c r="D27" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E27" s="29" t="n">
+      <c r="D27" s="21" t="s">
+        <v>952</v>
+      </c>
+      <c r="E27" s="5">
         <v>599</v>
       </c>
-      <c r="F27" s="29" t="n">
+      <c r="F27" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="27" t="n">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
         <v>10</v>
       </c>
-      <c r="B28" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" s="28" t="n">
+      <c r="B28" s="21" t="s">
+        <v>953</v>
+      </c>
+      <c r="C28" s="5">
         <v>2015</v>
       </c>
-      <c r="D28" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E28" s="27" t="n">
+      <c r="D28" s="21" t="s">
+        <v>954</v>
+      </c>
+      <c r="E28" s="5">
         <v>528</v>
       </c>
-      <c r="F28" s="27" t="n">
+      <c r="F28" s="5">
         <v>30</v>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="29" t="n">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
         <v>11</v>
       </c>
-      <c r="B29" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" s="30" t="n">
+      <c r="B29" s="21" t="s">
+        <v>955</v>
+      </c>
+      <c r="C29" s="5">
         <v>2015</v>
       </c>
-      <c r="D29" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E29" s="29" t="n">
+      <c r="D29" s="21" t="s">
+        <v>934</v>
+      </c>
+      <c r="E29" s="5">
         <v>490</v>
       </c>
-      <c r="F29" s="29" t="n">
+      <c r="F29" s="5">
         <v>22</v>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="27" t="n">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
         <v>12</v>
       </c>
-      <c r="B30" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" s="28" t="n">
+      <c r="B30" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="C30" s="5">
         <v>2014</v>
       </c>
-      <c r="D30" s="28" t="inlineStr"/>
-      <c r="E30" s="27" t="n">
+      <c r="D30" s="21"/>
+      <c r="E30" s="5">
         <v>454</v>
       </c>
-      <c r="F30" s="27" t="n">
+      <c r="F30" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="29" t="n">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
         <v>13</v>
       </c>
-      <c r="B31" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" s="30" t="n">
+      <c r="B31" s="21" t="s">
+        <v>957</v>
+      </c>
+      <c r="C31" s="5">
         <v>2015</v>
       </c>
-      <c r="D31" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E31" s="29" t="n">
+      <c r="D31" s="21" t="s">
+        <v>958</v>
+      </c>
+      <c r="E31" s="5">
         <v>395</v>
       </c>
-      <c r="F31" s="29" t="n">
+      <c r="F31" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="33">
-[...39 lines deleted...]
-      <c r="A35" s="23" t="n">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
         <v>1</v>
       </c>
-      <c r="B35" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" s="24" t="n">
+      <c r="B35" s="21" t="s">
+        <v>959</v>
+      </c>
+      <c r="C35" s="5">
         <v>2012</v>
       </c>
-      <c r="D35" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E35" s="23" t="n">
+      <c r="D35" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="E35" s="5">
         <v>1519</v>
       </c>
-      <c r="F35" s="23" t="n">
+      <c r="F35" s="5">
         <v>143</v>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="25" t="n">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
         <v>2</v>
       </c>
-      <c r="B36" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" s="26" t="n">
+      <c r="B36" s="21" t="s">
+        <v>960</v>
+      </c>
+      <c r="C36" s="5">
         <v>2013</v>
       </c>
-      <c r="D36" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E36" s="25" t="n">
+      <c r="D36" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="E36" s="5">
         <v>997</v>
       </c>
-      <c r="F36" s="25" t="n">
+      <c r="F36" s="5">
         <v>59</v>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="23" t="n">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
         <v>3</v>
       </c>
-      <c r="B37" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C37" s="24" t="n">
+      <c r="B37" s="21" t="s">
+        <v>961</v>
+      </c>
+      <c r="C37" s="5">
         <v>2013</v>
       </c>
-      <c r="D37" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E37" s="23" t="n">
+      <c r="D37" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E37" s="5">
         <v>917</v>
       </c>
-      <c r="F37" s="23" t="n">
+      <c r="F37" s="5">
         <v>33</v>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" s="27" t="n">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
         <v>4</v>
       </c>
-      <c r="B38" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C38" s="28" t="n">
+      <c r="B38" s="21" t="s">
+        <v>962</v>
+      </c>
+      <c r="C38" s="5">
         <v>2013</v>
       </c>
-      <c r="D38" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E38" s="27" t="n">
+      <c r="D38" s="21" t="s">
+        <v>963</v>
+      </c>
+      <c r="E38" s="5">
         <v>717</v>
       </c>
-      <c r="F38" s="27" t="n">
+      <c r="F38" s="5">
         <v>39</v>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" s="29" t="n">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
         <v>5</v>
       </c>
-      <c r="B39" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" s="30" t="n">
+      <c r="B39" s="21" t="s">
+        <v>964</v>
+      </c>
+      <c r="C39" s="5">
         <v>2012</v>
       </c>
-      <c r="D39" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E39" s="29" t="n">
+      <c r="D39" s="21" t="s">
+        <v>945</v>
+      </c>
+      <c r="E39" s="5">
         <v>509</v>
       </c>
-      <c r="F39" s="29" t="n">
+      <c r="F39" s="5">
         <v>22</v>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="27" t="n">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
         <v>6</v>
       </c>
-      <c r="B40" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C40" s="28" t="n">
+      <c r="B40" s="21" t="s">
+        <v>965</v>
+      </c>
+      <c r="C40" s="5">
         <v>2012</v>
       </c>
-      <c r="D40" s="28" t="inlineStr"/>
-      <c r="E40" s="27" t="n">
+      <c r="D40" s="21"/>
+      <c r="E40" s="5">
         <v>432</v>
       </c>
-      <c r="F40" s="27" t="n">
+      <c r="F40" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="29" t="n">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
         <v>7</v>
       </c>
-      <c r="B41" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" s="30" t="n">
+      <c r="B41" s="21" t="s">
+        <v>966</v>
+      </c>
+      <c r="C41" s="5">
         <v>2013</v>
       </c>
-      <c r="D41" s="30" t="inlineStr"/>
-      <c r="E41" s="29" t="n">
+      <c r="D41" s="21"/>
+      <c r="E41" s="5">
         <v>292</v>
       </c>
-      <c r="F41" s="29" t="n">
+      <c r="F41" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="43">
-[...39 lines deleted...]
-      <c r="A45" s="23" t="n">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
         <v>1</v>
       </c>
-      <c r="B45" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C45" s="24" t="n">
+      <c r="B45" s="21" t="s">
+        <v>967</v>
+      </c>
+      <c r="C45" s="5">
         <v>2011</v>
       </c>
-      <c r="D45" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E45" s="23" t="n">
+      <c r="D45" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="E45" s="5">
         <v>1660</v>
       </c>
-      <c r="F45" s="23" t="n">
+      <c r="F45" s="5">
         <v>51</v>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="25" t="n">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
         <v>2</v>
       </c>
-      <c r="B46" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C46" s="26" t="n">
+      <c r="B46" s="21" t="s">
+        <v>968</v>
+      </c>
+      <c r="C46" s="5">
         <v>2010</v>
       </c>
-      <c r="D46" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E46" s="25" t="n">
+      <c r="D46" s="21" t="s">
+        <v>945</v>
+      </c>
+      <c r="E46" s="5">
         <v>1595</v>
       </c>
-      <c r="F46" s="25" t="n">
+      <c r="F46" s="5">
         <v>32</v>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" s="23" t="n">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
         <v>3</v>
       </c>
-      <c r="B47" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C47" s="24" t="n">
+      <c r="B47" s="21" t="s">
+        <v>969</v>
+      </c>
+      <c r="C47" s="5">
         <v>2010</v>
       </c>
-      <c r="D47" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E47" s="23" t="n">
+      <c r="D47" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="E47" s="5">
         <v>1358</v>
       </c>
-      <c r="F47" s="23" t="n">
+      <c r="F47" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" s="27" t="n">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
         <v>4</v>
       </c>
-      <c r="B48" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C48" s="28" t="n">
+      <c r="B48" s="21" t="s">
+        <v>970</v>
+      </c>
+      <c r="C48" s="5">
         <v>2011</v>
       </c>
-      <c r="D48" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E48" s="27" t="n">
+      <c r="D48" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E48" s="5">
         <v>1114</v>
       </c>
-      <c r="F48" s="27" t="n">
+      <c r="F48" s="5">
         <v>53</v>
       </c>
     </row>
-    <row r="49">
-      <c r="A49" s="29" t="n">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
         <v>5</v>
       </c>
-      <c r="B49" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C49" s="30" t="n">
+      <c r="B49" s="21" t="s">
+        <v>971</v>
+      </c>
+      <c r="C49" s="5">
         <v>2011</v>
       </c>
-      <c r="D49" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E49" s="29" t="n">
+      <c r="D49" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="E49" s="5">
         <v>722</v>
       </c>
-      <c r="F49" s="29" t="n">
+      <c r="F49" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="51">
-[...39 lines deleted...]
-      <c r="A53" s="23" t="n">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B51" s="20"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="20"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
         <v>1</v>
       </c>
-      <c r="B53" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C53" s="24" t="n">
+      <c r="B53" s="21" t="s">
+        <v>972</v>
+      </c>
+      <c r="C53" s="5">
         <v>2009</v>
       </c>
-      <c r="D53" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E53" s="23" t="n">
+      <c r="D53" s="21" t="s">
+        <v>973</v>
+      </c>
+      <c r="E53" s="5">
         <v>1971</v>
       </c>
-      <c r="F53" s="23" t="n">
+      <c r="F53" s="5">
         <v>67</v>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" s="25" t="n">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
         <v>2</v>
       </c>
-      <c r="B54" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C54" s="26" t="n">
+      <c r="B54" s="21" t="s">
+        <v>974</v>
+      </c>
+      <c r="C54" s="5">
         <v>2009</v>
       </c>
-      <c r="D54" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E54" s="25" t="n">
+      <c r="D54" s="21" t="s">
+        <v>973</v>
+      </c>
+      <c r="E54" s="5">
         <v>1902</v>
       </c>
-      <c r="F54" s="25" t="n">
+      <c r="F54" s="5">
         <v>85</v>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" s="23" t="n">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
         <v>3</v>
       </c>
-      <c r="B55" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C55" s="24" t="n">
+      <c r="B55" s="21" t="s">
+        <v>975</v>
+      </c>
+      <c r="C55" s="5">
         <v>2008</v>
       </c>
-      <c r="D55" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E55" s="23" t="n">
+      <c r="D55" s="21" t="s">
+        <v>976</v>
+      </c>
+      <c r="E55" s="5">
         <v>1730</v>
       </c>
-      <c r="F55" s="23" t="n">
+      <c r="F55" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" s="27" t="n">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
         <v>4</v>
       </c>
-      <c r="B56" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C56" s="28" t="n">
+      <c r="B56" s="21" t="s">
+        <v>977</v>
+      </c>
+      <c r="C56" s="5">
         <v>2008</v>
       </c>
-      <c r="D56" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E56" s="27" t="n">
+      <c r="D56" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="E56" s="5">
         <v>1516</v>
       </c>
-      <c r="F56" s="27" t="n">
+      <c r="F56" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" s="29" t="n">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
         <v>5</v>
       </c>
-      <c r="B57" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C57" s="30" t="n">
+      <c r="B57" s="21" t="s">
+        <v>978</v>
+      </c>
+      <c r="C57" s="5">
         <v>2009</v>
       </c>
-      <c r="D57" s="30" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A58" s="27" t="n">
+      <c r="D57" s="21" t="s">
+        <v>973</v>
+      </c>
+      <c r="E57" s="5">
+        <v>1374</v>
+      </c>
+      <c r="F57" s="5">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
         <v>6</v>
       </c>
-      <c r="B58" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C58" s="28" t="n">
+      <c r="B58" s="21" t="s">
+        <v>979</v>
+      </c>
+      <c r="C58" s="5">
         <v>2009</v>
       </c>
-      <c r="D58" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E58" s="27" t="n">
+      <c r="D58" s="21" t="s">
+        <v>973</v>
+      </c>
+      <c r="E58" s="5">
         <v>1340</v>
       </c>
-      <c r="F58" s="27" t="n">
+      <c r="F58" s="5">
         <v>54</v>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" s="29" t="n">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
         <v>7</v>
       </c>
-      <c r="B59" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C59" s="30" t="n">
+      <c r="B59" s="21" t="s">
+        <v>980</v>
+      </c>
+      <c r="C59" s="5">
         <v>2009</v>
       </c>
-      <c r="D59" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E59" s="29" t="n">
+      <c r="D59" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="E59" s="5">
         <v>1207</v>
       </c>
-      <c r="F59" s="29" t="n">
+      <c r="F59" s="5">
         <v>46</v>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" s="27" t="n">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
         <v>8</v>
       </c>
-      <c r="B60" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C60" s="28" t="n">
+      <c r="B60" s="21" t="s">
+        <v>981</v>
+      </c>
+      <c r="C60" s="5">
         <v>2009</v>
       </c>
-      <c r="D60" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E60" s="27" t="n">
+      <c r="D60" s="21" t="s">
+        <v>963</v>
+      </c>
+      <c r="E60" s="5">
         <v>1174</v>
       </c>
-      <c r="F60" s="27" t="n">
+      <c r="F60" s="5">
         <v>74</v>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" s="29" t="n">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
         <v>9</v>
       </c>
-      <c r="B61" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C61" s="30" t="n">
+      <c r="B61" s="21" t="s">
+        <v>982</v>
+      </c>
+      <c r="C61" s="5">
         <v>2009</v>
       </c>
-      <c r="D61" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E61" s="29" t="n">
+      <c r="D61" s="21" t="s">
+        <v>983</v>
+      </c>
+      <c r="E61" s="5">
         <v>1090</v>
       </c>
-      <c r="F61" s="29" t="n">
+      <c r="F61" s="5">
         <v>43</v>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" s="27" t="n">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
         <v>10</v>
       </c>
-      <c r="B62" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C62" s="28" t="n">
+      <c r="B62" s="21" t="s">
+        <v>984</v>
+      </c>
+      <c r="C62" s="5">
         <v>2009</v>
       </c>
-      <c r="D62" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E62" s="27" t="n">
+      <c r="D62" s="21" t="s">
+        <v>963</v>
+      </c>
+      <c r="E62" s="5">
         <v>1053</v>
       </c>
-      <c r="F62" s="27" t="n">
+      <c r="F62" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" s="29" t="n">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
         <v>11</v>
       </c>
-      <c r="B63" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C63" s="30" t="n">
+      <c r="B63" s="21" t="s">
+        <v>985</v>
+      </c>
+      <c r="C63" s="5">
         <v>2009</v>
       </c>
-      <c r="D63" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E63" s="29" t="n">
+      <c r="D63" s="21" t="s">
+        <v>945</v>
+      </c>
+      <c r="E63" s="5">
         <v>969</v>
       </c>
-      <c r="F63" s="29" t="n">
+      <c r="F63" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="65">
-[...39 lines deleted...]
-      <c r="A67" s="23" t="n">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B65" s="20"/>
+      <c r="C65" s="20"/>
+      <c r="D65" s="20"/>
+      <c r="E65" s="20"/>
+      <c r="F65" s="20"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
         <v>1</v>
       </c>
-      <c r="B67" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C67" s="24" t="n">
+      <c r="B67" s="21" t="s">
+        <v>986</v>
+      </c>
+      <c r="C67" s="5">
         <v>2006</v>
       </c>
-      <c r="D67" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E67" s="23" t="n">
+      <c r="D67" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="E67" s="5">
         <v>1530</v>
       </c>
-      <c r="F67" s="23" t="n">
+      <c r="F67" s="5">
         <v>24</v>
       </c>
     </row>
-    <row r="68">
-      <c r="A68" s="25" t="n">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
         <v>2</v>
       </c>
-      <c r="B68" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C68" s="26" t="n">
+      <c r="B68" s="21" t="s">
+        <v>988</v>
+      </c>
+      <c r="C68" s="5">
         <v>2006</v>
       </c>
-      <c r="D68" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E68" s="25" t="n">
+      <c r="D68" s="21" t="s">
+        <v>989</v>
+      </c>
+      <c r="E68" s="5">
         <v>1448</v>
       </c>
-      <c r="F68" s="25" t="n">
+      <c r="F68" s="5">
         <v>41</v>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" s="23" t="n">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
         <v>3</v>
       </c>
-      <c r="B69" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C69" s="24" t="n">
+      <c r="B69" s="21" t="s">
+        <v>990</v>
+      </c>
+      <c r="C69" s="5">
         <v>2007</v>
       </c>
-      <c r="D69" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E69" s="23" t="n">
+      <c r="D69" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="E69" s="5">
         <v>1435</v>
       </c>
-      <c r="F69" s="23" t="n">
+      <c r="F69" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" s="27" t="n">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
         <v>4</v>
       </c>
-      <c r="B70" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C70" s="28" t="n">
+      <c r="B70" s="21" t="s">
+        <v>991</v>
+      </c>
+      <c r="C70" s="5">
         <v>2007</v>
       </c>
-      <c r="D70" s="28" t="inlineStr"/>
-      <c r="E70" s="27" t="n">
+      <c r="D70" s="21"/>
+      <c r="E70" s="5">
         <v>999</v>
       </c>
-      <c r="F70" s="27" t="n">
+      <c r="F70" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" s="29" t="n">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
         <v>5</v>
       </c>
-      <c r="B71" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C71" s="30" t="n">
+      <c r="B71" s="21" t="s">
+        <v>992</v>
+      </c>
+      <c r="C71" s="5">
         <v>2007</v>
       </c>
-      <c r="D71" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E71" s="29" t="n">
+      <c r="D71" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E71" s="5">
         <v>976</v>
       </c>
-      <c r="F71" s="29" t="n">
+      <c r="F71" s="5">
         <v>75</v>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" s="27" t="n">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
         <v>6</v>
       </c>
-      <c r="B72" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C72" s="28" t="n">
+      <c r="B72" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="C72" s="5">
         <v>2007</v>
       </c>
-      <c r="D72" s="28" t="inlineStr"/>
-      <c r="E72" s="27" t="n">
+      <c r="D72" s="21"/>
+      <c r="E72" s="5">
         <v>846</v>
       </c>
-      <c r="F72" s="27" t="n">
+      <c r="F72" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" s="29" t="n">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
         <v>7</v>
       </c>
-      <c r="B73" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C73" s="30" t="n">
+      <c r="B73" s="21" t="s">
+        <v>994</v>
+      </c>
+      <c r="C73" s="5">
         <v>2006</v>
       </c>
-      <c r="D73" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E73" s="29" t="n">
+      <c r="D73" s="21" t="s">
+        <v>995</v>
+      </c>
+      <c r="E73" s="5">
         <v>823</v>
       </c>
-      <c r="F73" s="29" t="n">
+      <c r="F73" s="5">
         <v>20</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...10 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:F106"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>997</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E6" s="5">
         <v>859</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>23</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E7" s="5">
         <v>541</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F7" s="5">
         <v>40</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="24" t="n">
+      <c r="B8" s="21" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C8" s="5">
         <v>2019</v>
       </c>
-      <c r="D8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E8" s="23" t="n">
+      <c r="D8" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E8" s="5">
         <v>418</v>
       </c>
-      <c r="F8" s="23" t="n">
+      <c r="F8" s="5">
         <v>17</v>
       </c>
     </row>
-    <row r="10">
-[...39 lines deleted...]
-      <c r="A12" s="23" t="n">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>1</v>
       </c>
-      <c r="B12" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="24" t="n">
+      <c r="B12" s="21" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C12" s="5">
         <v>2017</v>
       </c>
-      <c r="D12" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E12" s="23" t="n">
+      <c r="D12" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E12" s="5">
         <v>1807</v>
       </c>
-      <c r="F12" s="23" t="n">
+      <c r="F12" s="5">
         <v>203</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="25" t="n">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
         <v>2</v>
       </c>
-      <c r="B13" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="26" t="n">
+      <c r="B13" s="21" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C13" s="5">
         <v>2016</v>
       </c>
-      <c r="D13" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" s="25" t="n">
+      <c r="D13" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E13" s="5">
         <v>1657</v>
       </c>
-      <c r="F13" s="25" t="n">
+      <c r="F13" s="5">
         <v>208</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="23" t="n">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>3</v>
       </c>
-      <c r="B14" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" s="24" t="n">
+      <c r="B14" s="21" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C14" s="5">
         <v>2016</v>
       </c>
-      <c r="D14" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E14" s="23" t="n">
+      <c r="D14" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E14" s="5">
         <v>868</v>
       </c>
-      <c r="F14" s="23" t="n">
+      <c r="F14" s="5">
         <v>118</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="27" t="n">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
         <v>4</v>
       </c>
-      <c r="B15" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" s="28" t="n">
+      <c r="B15" s="21" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C15" s="5">
         <v>2016</v>
       </c>
-      <c r="D15" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E15" s="27" t="n">
+      <c r="D15" s="21" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E15" s="5">
         <v>640</v>
       </c>
-      <c r="F15" s="27" t="n">
+      <c r="F15" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="29" t="n">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>5</v>
       </c>
-      <c r="B16" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" s="30" t="n">
+      <c r="B16" s="21" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C16" s="5">
         <v>2016</v>
       </c>
-      <c r="D16" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E16" s="29" t="n">
+      <c r="D16" s="21" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E16" s="5">
         <v>625</v>
       </c>
-      <c r="F16" s="29" t="n">
+      <c r="F16" s="5">
         <v>60</v>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="27" t="n">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
         <v>6</v>
       </c>
-      <c r="B17" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" s="28" t="n">
+      <c r="B17" s="21" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C17" s="5">
         <v>2017</v>
       </c>
-      <c r="D17" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E17" s="27" t="n">
+      <c r="D17" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E17" s="5">
         <v>605</v>
       </c>
-      <c r="F17" s="27" t="n">
+      <c r="F17" s="5">
         <v>131</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="29" t="n">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
         <v>7</v>
       </c>
-      <c r="B18" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" s="30" t="n">
+      <c r="B18" s="21" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C18" s="5">
         <v>2016</v>
       </c>
-      <c r="D18" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E18" s="29" t="n">
+      <c r="D18" s="21" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E18" s="5">
         <v>595</v>
       </c>
-      <c r="F18" s="29" t="n">
+      <c r="F18" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="27" t="n">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
         <v>8</v>
       </c>
-      <c r="B19" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" s="28" t="n">
+      <c r="B19" s="21" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C19" s="5">
         <v>2016</v>
       </c>
-      <c r="D19" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E19" s="27" t="n">
+      <c r="D19" s="21" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E19" s="5">
         <v>578</v>
       </c>
-      <c r="F19" s="27" t="n">
+      <c r="F19" s="5">
         <v>48</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="29" t="n">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
         <v>9</v>
       </c>
-      <c r="B20" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" s="30" t="n">
+      <c r="B20" s="21" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C20" s="5">
         <v>2017</v>
       </c>
-      <c r="D20" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E20" s="29" t="n">
+      <c r="D20" s="21" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E20" s="5">
         <v>560</v>
       </c>
-      <c r="F20" s="29" t="n">
+      <c r="F20" s="5">
         <v>61</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="27" t="n">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
         <v>10</v>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" s="28" t="n">
+      <c r="B21" s="21" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C21" s="5">
         <v>2016</v>
       </c>
-      <c r="D21" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E21" s="27" t="n">
+      <c r="D21" s="21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E21" s="5">
         <v>547</v>
       </c>
-      <c r="F21" s="27" t="n">
+      <c r="F21" s="5">
         <v>43</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="29" t="n">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
         <v>11</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" s="30" t="n">
+      <c r="B22" s="21" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C22" s="5">
         <v>2017</v>
       </c>
-      <c r="D22" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E22" s="29" t="n">
+      <c r="D22" s="21" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E22" s="5">
         <v>533</v>
       </c>
-      <c r="F22" s="29" t="n">
+      <c r="F22" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="27" t="n">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
         <v>12</v>
       </c>
-      <c r="B23" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" s="28" t="n">
+      <c r="B23" s="21" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C23" s="5">
         <v>2016</v>
       </c>
-      <c r="D23" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" s="27" t="n">
+      <c r="D23" s="21" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E23" s="5">
         <v>531</v>
       </c>
-      <c r="F23" s="27" t="n">
+      <c r="F23" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="29" t="n">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
         <v>13</v>
       </c>
-      <c r="B24" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" s="30" t="n">
+      <c r="B24" s="21" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C24" s="5">
         <v>2016</v>
       </c>
-      <c r="D24" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E24" s="29" t="n">
+      <c r="D24" s="21" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E24" s="5">
         <v>527</v>
       </c>
-      <c r="F24" s="29" t="n">
+      <c r="F24" s="5">
         <v>87</v>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="27" t="n">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
         <v>14</v>
       </c>
-      <c r="B25" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" s="28" t="n">
+      <c r="B25" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C25" s="5">
         <v>2016</v>
       </c>
-      <c r="D25" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E25" s="27" t="n">
+      <c r="D25" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E25" s="5">
         <v>490</v>
       </c>
-      <c r="F25" s="27" t="n">
+      <c r="F25" s="5">
         <v>77</v>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="29" t="n">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
         <v>15</v>
       </c>
-      <c r="B26" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" s="30" t="n">
+      <c r="B26" s="21" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C26" s="5">
         <v>2016</v>
       </c>
-      <c r="D26" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E26" s="29" t="n">
+      <c r="D26" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E26" s="5">
         <v>471</v>
       </c>
-      <c r="F26" s="29" t="n">
+      <c r="F26" s="5">
         <v>61</v>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="27" t="n">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
         <v>16</v>
       </c>
-      <c r="B27" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" s="28" t="n">
+      <c r="B27" s="21" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C27" s="5">
         <v>2016</v>
       </c>
-      <c r="D27" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E27" s="27" t="n">
+      <c r="D27" s="21" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E27" s="5">
         <v>457</v>
       </c>
-      <c r="F27" s="27" t="n">
+      <c r="F27" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="29" t="n">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
         <v>17</v>
       </c>
-      <c r="B28" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" s="30" t="n">
+      <c r="B28" s="21" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C28" s="5">
         <v>2017</v>
       </c>
-      <c r="D28" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E28" s="29" t="n">
+      <c r="D28" s="21" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E28" s="5">
         <v>442</v>
       </c>
-      <c r="F28" s="29" t="n">
+      <c r="F28" s="5">
         <v>38</v>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="27" t="n">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
         <v>18</v>
       </c>
-      <c r="B29" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" s="28" t="n">
+      <c r="B29" s="21" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C29" s="5">
         <v>2017</v>
       </c>
-      <c r="D29" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E29" s="27" t="n">
+      <c r="D29" s="21" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E29" s="5">
         <v>395</v>
       </c>
-      <c r="F29" s="27" t="n">
+      <c r="F29" s="5">
         <v>26</v>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="29" t="n">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
         <v>19</v>
       </c>
-      <c r="B30" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" s="30" t="n">
+      <c r="B30" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C30" s="5">
         <v>2017</v>
       </c>
-      <c r="D30" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E30" s="29" t="n">
+      <c r="D30" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E30" s="5">
         <v>377</v>
       </c>
-      <c r="F30" s="29" t="n">
+      <c r="F30" s="5">
         <v>73</v>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="27" t="n">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
         <v>20</v>
       </c>
-      <c r="B31" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" s="28" t="n">
+      <c r="B31" s="21" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C31" s="5">
         <v>2017</v>
       </c>
-      <c r="D31" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E31" s="27" t="n">
+      <c r="D31" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E31" s="5">
         <v>346</v>
       </c>
-      <c r="F31" s="27" t="n">
+      <c r="F31" s="5">
         <v>48</v>
       </c>
     </row>
-    <row r="33">
-[...39 lines deleted...]
-      <c r="A35" s="23" t="n">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
         <v>1</v>
       </c>
-      <c r="B35" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" s="24" t="n">
+      <c r="B35" s="21" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C35" s="5">
         <v>2015</v>
       </c>
-      <c r="D35" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E35" s="23" t="n">
+      <c r="D35" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E35" s="5">
         <v>1507</v>
       </c>
-      <c r="F35" s="23" t="n">
+      <c r="F35" s="5">
         <v>183</v>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="25" t="n">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
         <v>2</v>
       </c>
-      <c r="B36" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" s="26" t="n">
+      <c r="B36" s="21" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C36" s="5">
         <v>2014</v>
       </c>
-      <c r="D36" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E36" s="25" t="n">
+      <c r="D36" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E36" s="5">
+        <v>1445</v>
+      </c>
+      <c r="F36" s="5">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>3</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C37" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1275</v>
+      </c>
+      <c r="F37" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>4</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E38" s="5">
+        <v>823</v>
+      </c>
+      <c r="F38" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>5</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E39" s="5">
+        <v>806</v>
+      </c>
+      <c r="F39" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>6</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E40" s="5">
+        <v>749</v>
+      </c>
+      <c r="F40" s="5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>7</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E41" s="5">
+        <v>732</v>
+      </c>
+      <c r="F41" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>8</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E42" s="5">
+        <v>718</v>
+      </c>
+      <c r="F42" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>9</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E43" s="5">
+        <v>612</v>
+      </c>
+      <c r="F43" s="5">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>10</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E44" s="5">
+        <v>514</v>
+      </c>
+      <c r="F44" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>11</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E45" s="5">
+        <v>473</v>
+      </c>
+      <c r="F45" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>12</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E46" s="5">
+        <v>452</v>
+      </c>
+      <c r="F46" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>13</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E47" s="5">
+        <v>402</v>
+      </c>
+      <c r="F47" s="5">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>14</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E48" s="5">
+        <v>372</v>
+      </c>
+      <c r="F48" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>15</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E49" s="5">
+        <v>299</v>
+      </c>
+      <c r="F49" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B51" s="20"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="20"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>1</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E53" s="5">
+        <v>1970</v>
+      </c>
+      <c r="F53" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>2</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E54" s="5">
+        <v>1676</v>
+      </c>
+      <c r="F54" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>3</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E55" s="5">
+        <v>1401</v>
+      </c>
+      <c r="F55" s="5">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>4</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E56" s="5">
+        <v>1382</v>
+      </c>
+      <c r="F56" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>5</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E57" s="5">
+        <v>1369</v>
+      </c>
+      <c r="F57" s="5">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
+        <v>6</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E58" s="5">
+        <v>1178</v>
+      </c>
+      <c r="F58" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>7</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1114</v>
+      </c>
+      <c r="F59" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>8</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1075</v>
+      </c>
+      <c r="F60" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>9</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1037</v>
+      </c>
+      <c r="F61" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>10</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E62" s="5">
+        <v>952</v>
+      </c>
+      <c r="F62" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>11</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E63" s="5">
+        <v>871</v>
+      </c>
+      <c r="F63" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>12</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E64" s="5">
+        <v>814</v>
+      </c>
+      <c r="F64" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>13</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E65" s="5">
+        <v>810</v>
+      </c>
+      <c r="F65" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>14</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E66" s="5">
+        <v>742</v>
+      </c>
+      <c r="F66" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>15</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E67" s="5">
+        <v>524</v>
+      </c>
+      <c r="F67" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>16</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E68" s="5">
+        <v>366</v>
+      </c>
+      <c r="F68" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>17</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E69" s="5">
+        <v>297</v>
+      </c>
+      <c r="F69" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>18</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E70" s="5">
+        <v>251</v>
+      </c>
+      <c r="F70" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B72" s="20"/>
+      <c r="C72" s="20"/>
+      <c r="D72" s="20"/>
+      <c r="E72" s="20"/>
+      <c r="F72" s="20"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>1</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E74" s="5">
+        <v>1996</v>
+      </c>
+      <c r="F74" s="5">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>2</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E75" s="5">
+        <v>1914</v>
+      </c>
+      <c r="F75" s="5">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>3</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E76" s="5">
+        <v>1752</v>
+      </c>
+      <c r="F76" s="5">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>4</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1413</v>
+      </c>
+      <c r="F77" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>5</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E78" s="5">
+        <v>902</v>
+      </c>
+      <c r="F78" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>6</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E79" s="5">
+        <v>768</v>
+      </c>
+      <c r="F79" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>7</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E80" s="5">
+        <v>615</v>
+      </c>
+      <c r="F80" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>8</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>735</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E81" s="5">
+        <v>560</v>
+      </c>
+      <c r="F81" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
+        <v>9</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E82" s="5">
+        <v>536</v>
+      </c>
+      <c r="F82" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>10</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C83" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E83" s="5">
+        <v>520</v>
+      </c>
+      <c r="F83" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
+        <v>11</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C84" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D84" s="21"/>
+      <c r="E84" s="5">
+        <v>442</v>
+      </c>
+      <c r="F84" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>12</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E85" s="5">
+        <v>432</v>
+      </c>
+      <c r="F85" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B87" s="20"/>
+      <c r="C87" s="20"/>
+      <c r="D87" s="20"/>
+      <c r="E87" s="20"/>
+      <c r="F87" s="20"/>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>1</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E89" s="5">
+        <v>2128</v>
+      </c>
+      <c r="F89" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>2</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E90" s="5">
+        <v>1949</v>
+      </c>
+      <c r="F90" s="5">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>3</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E91" s="5">
+        <v>1870</v>
+      </c>
+      <c r="F91" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
+        <v>4</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>472</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E92" s="5">
+        <v>1757</v>
+      </c>
+      <c r="F92" s="5">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>5</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E93" s="5">
+        <v>1750</v>
+      </c>
+      <c r="F93" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
+        <v>6</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C94" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E94" s="5">
+        <v>1667</v>
+      </c>
+      <c r="F94" s="5">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>7</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C95" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E95" s="5">
         <v>1312</v>
       </c>
-      <c r="F36" s="25" t="n">
-[...4 lines deleted...]
-      <c r="A37" s="23" t="n">
+      <c r="F95" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5">
+        <v>8</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C96" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E96" s="5">
+        <v>1232</v>
+      </c>
+      <c r="F96" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>9</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E97" s="5">
+        <v>998</v>
+      </c>
+      <c r="F97" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>10</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E98" s="5">
+        <v>396</v>
+      </c>
+      <c r="F98" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>11</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E99" s="5">
+        <v>359</v>
+      </c>
+      <c r="F99" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B101" s="20"/>
+      <c r="C101" s="20"/>
+      <c r="D101" s="20"/>
+      <c r="E101" s="20"/>
+      <c r="F101" s="20"/>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="5">
+        <v>1</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C103" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E103" s="5">
+        <v>2396</v>
+      </c>
+      <c r="F103" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="5">
+        <v>2</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C104" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E104" s="5">
+        <v>1867</v>
+      </c>
+      <c r="F104" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="5">
         <v>3</v>
       </c>
-      <c r="B37" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A38" s="27" t="n">
+      <c r="B105" s="21" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C105" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E105" s="5">
+        <v>1838</v>
+      </c>
+      <c r="F105" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5">
         <v>4</v>
       </c>
-      <c r="B38" s="28" t="inlineStr">
-[...1476 lines deleted...]
-      <c r="C105" s="24" t="n">
+      <c r="B106" s="21" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C106" s="5">
         <v>2007</v>
       </c>
-      <c r="D105" s="24" t="inlineStr">
-[...28 lines deleted...]
-      <c r="E106" s="27" t="n">
+      <c r="D106" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E106" s="5">
         <v>1298</v>
       </c>
-      <c r="F106" s="27" t="n">
+      <c r="F106" s="5">
         <v>180</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:F47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E6" s="5">
         <v>376</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E7" s="5">
         <v>374</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F7" s="5">
         <v>26</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="24" t="n">
+      <c r="B8" s="21" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C8" s="5">
         <v>2018</v>
       </c>
-      <c r="D8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E8" s="23" t="n">
+      <c r="D8" s="21" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E8" s="5">
         <v>239</v>
       </c>
-      <c r="F8" s="23" t="n">
+      <c r="F8" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="27" t="n">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" s="28" t="n">
+      <c r="B9" s="21" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C9" s="5">
         <v>2018</v>
       </c>
-      <c r="D9" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E9" s="27" t="n">
+      <c r="D9" s="21" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E9" s="5">
         <v>100</v>
       </c>
-      <c r="F9" s="27" t="n">
+      <c r="F9" s="5">
         <v>18</v>
       </c>
     </row>
-    <row r="11">
-[...39 lines deleted...]
-      <c r="A13" s="23" t="n">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
         <v>1</v>
       </c>
-      <c r="B13" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="24" t="n">
+      <c r="B13" s="21" t="s">
+        <v>872</v>
+      </c>
+      <c r="C13" s="5">
         <v>2017</v>
       </c>
-      <c r="D13" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" s="23" t="n">
+      <c r="D13" s="21" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E13" s="5">
         <v>748</v>
       </c>
-      <c r="F13" s="23" t="n">
+      <c r="F13" s="5">
         <v>22</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="25" t="n">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>2</v>
       </c>
-      <c r="B14" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" s="26" t="n">
+      <c r="B14" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C14" s="5">
         <v>2017</v>
       </c>
-      <c r="D14" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E14" s="25" t="n">
+      <c r="D14" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E14" s="5">
         <v>616</v>
       </c>
-      <c r="F14" s="25" t="n">
+      <c r="F14" s="5">
         <v>22</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="23" t="n">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
         <v>3</v>
       </c>
-      <c r="B15" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" s="24" t="n">
+      <c r="B15" s="21" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C15" s="5">
         <v>2016</v>
       </c>
-      <c r="D15" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E15" s="23" t="n">
+      <c r="D15" s="21" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E15" s="5">
         <v>516</v>
       </c>
-      <c r="F15" s="23" t="n">
+      <c r="F15" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="27" t="n">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>4</v>
       </c>
-      <c r="B16" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" s="28" t="n">
+      <c r="B16" s="21" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C16" s="5">
         <v>2017</v>
       </c>
-      <c r="D16" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E16" s="27" t="n">
+      <c r="D16" s="21" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E16" s="5">
         <v>472</v>
       </c>
-      <c r="F16" s="27" t="n">
+      <c r="F16" s="5">
         <v>70</v>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="29" t="n">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
         <v>5</v>
       </c>
-      <c r="B17" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" s="30" t="n">
+      <c r="B17" s="21" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C17" s="5">
         <v>2016</v>
       </c>
-      <c r="D17" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E17" s="29" t="n">
+      <c r="D17" s="21" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E17" s="5">
         <v>422</v>
       </c>
-      <c r="F17" s="29" t="n">
+      <c r="F17" s="5">
         <v>22</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="27" t="n">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
         <v>6</v>
       </c>
-      <c r="B18" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" s="28" t="n">
+      <c r="B18" s="21" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C18" s="5">
         <v>2016</v>
       </c>
-      <c r="D18" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E18" s="27" t="n">
+      <c r="D18" s="21" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E18" s="5">
         <v>393</v>
       </c>
-      <c r="F18" s="27" t="n">
+      <c r="F18" s="5">
         <v>26</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="29" t="n">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
         <v>7</v>
       </c>
-      <c r="B19" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" s="30" t="n">
+      <c r="B19" s="21" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C19" s="5">
         <v>2017</v>
       </c>
-      <c r="D19" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E19" s="29" t="n">
+      <c r="D19" s="21" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E19" s="5">
         <v>304</v>
       </c>
-      <c r="F19" s="29" t="n">
+      <c r="F19" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="21">
-[...39 lines deleted...]
-      <c r="A23" s="23" t="n">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
         <v>1</v>
       </c>
-      <c r="B23" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" s="24" t="n">
+      <c r="B23" s="21" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C23" s="5">
         <v>2014</v>
       </c>
-      <c r="D23" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" s="23" t="n">
+      <c r="D23" s="21" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E23" s="5">
         <v>1285</v>
       </c>
-      <c r="F23" s="23" t="n">
+      <c r="F23" s="5">
         <v>69</v>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="25" t="n">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
         <v>2</v>
       </c>
-      <c r="B24" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" s="26" t="n">
+      <c r="B24" s="21" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C24" s="5">
         <v>2015</v>
       </c>
-      <c r="D24" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E24" s="25" t="n">
+      <c r="D24" s="21" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E24" s="5">
         <v>863</v>
       </c>
-      <c r="F24" s="25" t="n">
+      <c r="F24" s="5">
         <v>50</v>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="23" t="n">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
         <v>3</v>
       </c>
-      <c r="B25" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" s="24" t="n">
+      <c r="B25" s="21" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C25" s="5">
         <v>2015</v>
       </c>
-      <c r="D25" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E25" s="23" t="n">
+      <c r="D25" s="21" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E25" s="5">
         <v>670</v>
       </c>
-      <c r="F25" s="23" t="n">
+      <c r="F25" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="27" t="n">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
         <v>4</v>
       </c>
-      <c r="B26" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" s="28" t="n">
+      <c r="B26" s="21" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C26" s="5">
         <v>2015</v>
       </c>
-      <c r="D26" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E26" s="27" t="n">
+      <c r="D26" s="21" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E26" s="5">
         <v>645</v>
       </c>
-      <c r="F26" s="27" t="n">
+      <c r="F26" s="5">
         <v>43</v>
       </c>
     </row>
-    <row r="28">
-[...39 lines deleted...]
-      <c r="A30" s="23" t="n">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
         <v>1</v>
       </c>
-      <c r="B30" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" s="24" t="n">
+      <c r="B30" s="21" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C30" s="5">
         <v>2013</v>
       </c>
-      <c r="D30" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E30" s="23" t="n">
+      <c r="D30" s="21" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E30" s="5">
         <v>1046</v>
       </c>
-      <c r="F30" s="23" t="n">
+      <c r="F30" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="25" t="n">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
         <v>2</v>
       </c>
-      <c r="B31" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" s="26" t="n">
+      <c r="B31" s="21" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C31" s="5">
         <v>2013</v>
       </c>
-      <c r="D31" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E31" s="25" t="n">
+      <c r="D31" s="21" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E31" s="5">
         <v>888</v>
       </c>
-      <c r="F31" s="25" t="n">
+      <c r="F31" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="33">
-[...39 lines deleted...]
-      <c r="A35" s="23" t="n">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
         <v>1</v>
       </c>
-      <c r="B35" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" s="24" t="n">
+      <c r="B35" s="21" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C35" s="5">
         <v>2010</v>
       </c>
-      <c r="D35" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E35" s="23" t="n">
+      <c r="D35" s="21" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E35" s="5">
         <v>1580</v>
       </c>
-      <c r="F35" s="23" t="n">
+      <c r="F35" s="5">
         <v>17</v>
       </c>
     </row>
-    <row r="37">
-[...39 lines deleted...]
-      <c r="A39" s="23" t="n">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
         <v>1</v>
       </c>
-      <c r="B39" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" s="24" t="n">
+      <c r="B39" s="21" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C39" s="5">
         <v>2009</v>
       </c>
-      <c r="D39" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E39" s="23" t="n">
+      <c r="D39" s="21" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E39" s="5">
         <v>1874</v>
       </c>
-      <c r="F39" s="23" t="n">
+      <c r="F39" s="5">
         <v>123</v>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="25" t="n">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
         <v>2</v>
       </c>
-      <c r="B40" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C40" s="26" t="n">
+      <c r="B40" s="21" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C40" s="5">
         <v>2008</v>
       </c>
-      <c r="D40" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E40" s="25" t="n">
+      <c r="D40" s="21" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E40" s="5">
         <v>1543</v>
       </c>
-      <c r="F40" s="25" t="n">
+      <c r="F40" s="5">
         <v>34</v>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="23" t="n">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
         <v>3</v>
       </c>
-      <c r="B41" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" s="24" t="n">
+      <c r="B41" s="21" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C41" s="5">
         <v>2009</v>
       </c>
-      <c r="D41" s="24" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A42" s="27" t="n">
+      <c r="D41" s="21" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1274</v>
+      </c>
+      <c r="F41" s="5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
         <v>4</v>
       </c>
-      <c r="B42" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C42" s="28" t="n">
+      <c r="B42" s="21" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C42" s="5">
         <v>2009</v>
       </c>
-      <c r="D42" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E42" s="27" t="n">
+      <c r="D42" s="21" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E42" s="5">
         <v>975</v>
       </c>
-      <c r="F42" s="27" t="n">
+      <c r="F42" s="5">
         <v>29</v>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" s="29" t="n">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
         <v>5</v>
       </c>
-      <c r="B43" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C43" s="30" t="n">
+      <c r="B43" s="21" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C43" s="5">
         <v>2008</v>
       </c>
-      <c r="D43" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E43" s="29" t="n">
+      <c r="D43" s="21" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E43" s="5">
         <v>961</v>
       </c>
-      <c r="F43" s="29" t="n">
+      <c r="F43" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="45">
-[...39 lines deleted...]
-      <c r="A47" s="23" t="n">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B45" s="20"/>
+      <c r="C45" s="20"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="20"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
         <v>1</v>
       </c>
-      <c r="B47" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C47" s="24" t="n">
+      <c r="B47" s="21" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C47" s="5">
         <v>2007</v>
       </c>
-      <c r="D47" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E47" s="23" t="n">
+      <c r="D47" s="21" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E47" s="5">
         <v>1806</v>
       </c>
-      <c r="F47" s="23" t="n">
+      <c r="F47" s="5">
         <v>80</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:F88"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E6" s="5">
         <v>998</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>53</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E7" s="5">
         <v>896</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F7" s="5">
         <v>87</v>
       </c>
     </row>
-    <row r="9">
-[...39 lines deleted...]
-      <c r="A11" s="23" t="n">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>1</v>
       </c>
-      <c r="B11" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="24" t="n">
+      <c r="B11" s="21" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C11" s="5">
         <v>2016</v>
       </c>
-      <c r="D11" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E11" s="23" t="n">
+      <c r="D11" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="E11" s="5">
         <v>1025</v>
       </c>
-      <c r="F11" s="23" t="n">
+      <c r="F11" s="5">
         <v>66</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="25" t="n">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>2</v>
       </c>
-      <c r="B12" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="26" t="n">
+      <c r="B12" s="21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C12" s="5">
         <v>2016</v>
       </c>
-      <c r="D12" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E12" s="25" t="n">
+      <c r="D12" s="21" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E12" s="5">
         <v>813</v>
       </c>
-      <c r="F12" s="25" t="n">
+      <c r="F12" s="5">
         <v>121</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="23" t="n">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
         <v>3</v>
       </c>
-      <c r="B13" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="24" t="n">
+      <c r="B13" s="21" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C13" s="5">
         <v>2017</v>
       </c>
-      <c r="D13" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" s="23" t="n">
+      <c r="D13" s="21" t="s">
+        <v>947</v>
+      </c>
+      <c r="E13" s="5">
         <v>782</v>
       </c>
-      <c r="F13" s="23" t="n">
+      <c r="F13" s="5">
         <v>102</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="27" t="n">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>4</v>
       </c>
-      <c r="B14" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" s="28" t="n">
+      <c r="B14" s="21" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C14" s="5">
         <v>2017</v>
       </c>
-      <c r="D14" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E14" s="27" t="n">
+      <c r="D14" s="21" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E14" s="5">
         <v>735</v>
       </c>
-      <c r="F14" s="27" t="n">
+      <c r="F14" s="5">
         <v>78</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="29" t="n">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
         <v>5</v>
       </c>
-      <c r="B15" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" s="30" t="n">
+      <c r="B15" s="21" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C15" s="5">
         <v>2017</v>
       </c>
-      <c r="D15" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E15" s="29" t="n">
+      <c r="D15" s="21" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E15" s="5">
         <v>695</v>
       </c>
-      <c r="F15" s="29" t="n">
+      <c r="F15" s="5">
         <v>55</v>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="27" t="n">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>6</v>
       </c>
-      <c r="B16" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" s="28" t="n">
+      <c r="B16" s="21" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C16" s="5">
         <v>2017</v>
       </c>
-      <c r="D16" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E16" s="27" t="n">
+      <c r="D16" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E16" s="5">
         <v>655</v>
       </c>
-      <c r="F16" s="27" t="n">
+      <c r="F16" s="5">
         <v>32</v>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="29" t="n">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
         <v>7</v>
       </c>
-      <c r="B17" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" s="30" t="n">
+      <c r="B17" s="21" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C17" s="5">
         <v>2016</v>
       </c>
-      <c r="D17" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E17" s="29" t="n">
+      <c r="D17" s="21" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E17" s="5">
         <v>586</v>
       </c>
-      <c r="F17" s="29" t="n">
+      <c r="F17" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="27" t="n">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
         <v>8</v>
       </c>
-      <c r="B18" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" s="28" t="n">
+      <c r="B18" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C18" s="5">
         <v>2017</v>
       </c>
-      <c r="D18" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E18" s="27" t="n">
+      <c r="D18" s="21" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E18" s="5">
         <v>584</v>
       </c>
-      <c r="F18" s="27" t="n">
+      <c r="F18" s="5">
         <v>30</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="29" t="n">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
         <v>9</v>
       </c>
-      <c r="B19" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" s="30" t="n">
+      <c r="B19" s="21" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C19" s="5">
         <v>2016</v>
       </c>
-      <c r="D19" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E19" s="29" t="n">
+      <c r="D19" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="E19" s="5">
         <v>581</v>
       </c>
-      <c r="F19" s="29" t="n">
+      <c r="F19" s="5">
         <v>42</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="27" t="n">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
         <v>10</v>
       </c>
-      <c r="B20" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" s="28" t="n">
+      <c r="B20" s="21" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C20" s="5">
         <v>2016</v>
       </c>
-      <c r="D20" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E20" s="27" t="n">
+      <c r="D20" s="21" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E20" s="5">
         <v>551</v>
       </c>
-      <c r="F20" s="27" t="n">
+      <c r="F20" s="5">
         <v>35</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="29" t="n">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
         <v>11</v>
       </c>
-      <c r="B21" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" s="30" t="n">
+      <c r="B21" s="21" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C21" s="5">
         <v>2017</v>
       </c>
-      <c r="D21" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E21" s="29" t="n">
+      <c r="D21" s="21" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E21" s="5">
         <v>410</v>
       </c>
-      <c r="F21" s="29" t="n">
+      <c r="F21" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="27" t="n">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
         <v>12</v>
       </c>
-      <c r="B22" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" s="28" t="n">
+      <c r="B22" s="21" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C22" s="5">
         <v>2017</v>
       </c>
-      <c r="D22" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E22" s="27" t="n">
+      <c r="D22" s="21" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E22" s="5">
         <v>398</v>
       </c>
-      <c r="F22" s="27" t="n">
+      <c r="F22" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="29" t="n">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
         <v>13</v>
       </c>
-      <c r="B23" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" s="30" t="n">
+      <c r="B23" s="21" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C23" s="5">
         <v>2017</v>
       </c>
-      <c r="D23" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" s="29" t="n">
+      <c r="D23" s="21" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E23" s="5">
         <v>387</v>
       </c>
-      <c r="F23" s="29" t="n">
+      <c r="F23" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="27" t="n">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
         <v>14</v>
       </c>
-      <c r="B24" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" s="28" t="n">
+      <c r="B24" s="21" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C24" s="5">
         <v>2016</v>
       </c>
-      <c r="D24" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E24" s="27" t="n">
+      <c r="D24" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E24" s="5">
         <v>360</v>
       </c>
-      <c r="F24" s="27" t="n">
+      <c r="F24" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="29" t="n">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
         <v>15</v>
       </c>
-      <c r="B25" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" s="30" t="n">
+      <c r="B25" s="21" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C25" s="5">
         <v>2017</v>
       </c>
-      <c r="D25" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E25" s="29" t="n">
+      <c r="D25" s="21" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E25" s="5">
         <v>250</v>
       </c>
-      <c r="F25" s="29" t="n">
+      <c r="F25" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="27" t="n">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
         <v>16</v>
       </c>
-      <c r="B26" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" s="28" t="n">
+      <c r="B26" s="21" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C26" s="5">
         <v>2016</v>
       </c>
-      <c r="D26" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E26" s="27" t="n">
+      <c r="D26" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E26" s="5">
         <v>245</v>
       </c>
-      <c r="F26" s="27" t="n">
+      <c r="F26" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="29" t="n">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
         <v>17</v>
       </c>
-      <c r="B27" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" s="30" t="n">
+      <c r="B27" s="21" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C27" s="5">
         <v>2016</v>
       </c>
-      <c r="D27" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E27" s="29" t="n">
+      <c r="D27" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E27" s="5">
         <v>230</v>
       </c>
-      <c r="F27" s="29" t="n">
+      <c r="F27" s="5">
         <v>34</v>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="27" t="n">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
         <v>18</v>
       </c>
-      <c r="B28" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" s="28" t="n">
+      <c r="B28" s="21" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C28" s="5">
         <v>2017</v>
       </c>
-      <c r="D28" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E28" s="27" t="n">
+      <c r="D28" s="21" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E28" s="5">
         <v>164</v>
       </c>
-      <c r="F28" s="27" t="n">
+      <c r="F28" s="5">
         <v>32</v>
       </c>
     </row>
-    <row r="30">
-[...39 lines deleted...]
-      <c r="A32" s="23" t="n">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
         <v>1</v>
       </c>
-      <c r="B32" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C32" s="24" t="n">
+      <c r="B32" s="21" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C32" s="5">
         <v>2015</v>
       </c>
-      <c r="D32" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E32" s="23" t="n">
+      <c r="D32" s="21" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E32" s="5">
         <v>1496</v>
       </c>
-      <c r="F32" s="23" t="n">
+      <c r="F32" s="5">
         <v>67</v>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" s="25" t="n">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
         <v>2</v>
       </c>
-      <c r="B33" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C33" s="26" t="n">
+      <c r="B33" s="21" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C33" s="5">
         <v>2014</v>
       </c>
-      <c r="D33" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E33" s="25" t="n">
+      <c r="D33" s="21" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E33" s="5">
         <v>1478</v>
       </c>
-      <c r="F33" s="25" t="n">
+      <c r="F33" s="5">
         <v>156</v>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="23" t="n">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
         <v>3</v>
       </c>
-      <c r="B34" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C34" s="24" t="n">
+      <c r="B34" s="21" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C34" s="5">
         <v>2014</v>
       </c>
-      <c r="D34" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E34" s="23" t="n">
+      <c r="D34" s="21" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E34" s="5">
         <v>1178</v>
       </c>
-      <c r="F34" s="23" t="n">
+      <c r="F34" s="5">
         <v>116</v>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" s="27" t="n">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
         <v>4</v>
       </c>
-      <c r="B35" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" s="28" t="n">
+      <c r="B35" s="21" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C35" s="5">
         <v>2015</v>
       </c>
-      <c r="D35" s="28" t="inlineStr"/>
-      <c r="E35" s="27" t="n">
+      <c r="D35" s="21"/>
+      <c r="E35" s="5">
         <v>844</v>
       </c>
-      <c r="F35" s="27" t="n">
+      <c r="F35" s="5">
         <v>37</v>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="29" t="n">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
         <v>5</v>
       </c>
-      <c r="B36" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" s="30" t="n">
+      <c r="B36" s="21" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C36" s="5">
         <v>2014</v>
       </c>
-      <c r="D36" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E36" s="29" t="n">
+      <c r="D36" s="21" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E36" s="5">
         <v>832</v>
       </c>
-      <c r="F36" s="29" t="n">
+      <c r="F36" s="5">
         <v>70</v>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="27" t="n">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
         <v>6</v>
       </c>
-      <c r="B37" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C37" s="28" t="n">
+      <c r="B37" s="21" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C37" s="5">
         <v>2014</v>
       </c>
-      <c r="D37" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E37" s="27" t="n">
+      <c r="D37" s="21" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E37" s="5">
         <v>806</v>
       </c>
-      <c r="F37" s="27" t="n">
+      <c r="F37" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" s="29" t="n">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
         <v>7</v>
       </c>
-      <c r="B38" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C38" s="30" t="n">
+      <c r="B38" s="21" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C38" s="5">
         <v>2015</v>
       </c>
-      <c r="D38" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E38" s="29" t="n">
+      <c r="D38" s="21" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E38" s="5">
         <v>800</v>
       </c>
-      <c r="F38" s="29" t="n">
+      <c r="F38" s="5">
         <v>64</v>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" s="27" t="n">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
         <v>8</v>
       </c>
-      <c r="B39" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" s="28" t="n">
+      <c r="B39" s="21" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C39" s="5">
         <v>2014</v>
       </c>
-      <c r="D39" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E39" s="27" t="n">
+      <c r="D39" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="E39" s="5">
         <v>794</v>
       </c>
-      <c r="F39" s="27" t="n">
+      <c r="F39" s="5">
         <v>90</v>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="29" t="n">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
         <v>9</v>
       </c>
-      <c r="B40" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C40" s="30" t="n">
+      <c r="B40" s="21" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C40" s="5">
         <v>2014</v>
       </c>
-      <c r="D40" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E40" s="29" t="n">
+      <c r="D40" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E40" s="5">
         <v>735</v>
       </c>
-      <c r="F40" s="29" t="n">
+      <c r="F40" s="5">
         <v>29</v>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="27" t="n">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
         <v>10</v>
       </c>
-      <c r="B41" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" s="28" t="n">
+      <c r="B41" s="21" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C41" s="5">
         <v>2014</v>
       </c>
-      <c r="D41" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E41" s="27" t="n">
+      <c r="D41" s="21" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E41" s="5">
         <v>732</v>
       </c>
-      <c r="F41" s="27" t="n">
+      <c r="F41" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="29" t="n">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
         <v>11</v>
       </c>
-      <c r="B42" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C42" s="30" t="n">
+      <c r="B42" s="21" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C42" s="5">
         <v>2014</v>
       </c>
-      <c r="D42" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E42" s="29" t="n">
+      <c r="D42" s="21" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E42" s="5">
         <v>669</v>
       </c>
-      <c r="F42" s="29" t="n">
+      <c r="F42" s="5">
         <v>42</v>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" s="27" t="n">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
         <v>12</v>
       </c>
-      <c r="B43" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C43" s="28" t="n">
+      <c r="B43" s="21" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C43" s="5">
         <v>2014</v>
       </c>
-      <c r="D43" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E43" s="27" t="n">
+      <c r="D43" s="21" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E43" s="5">
         <v>657</v>
       </c>
-      <c r="F43" s="27" t="n">
+      <c r="F43" s="5">
         <v>23</v>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" s="29" t="n">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
         <v>13</v>
       </c>
-      <c r="B44" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C44" s="30" t="n">
+      <c r="B44" s="21" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C44" s="5">
         <v>2014</v>
       </c>
-      <c r="D44" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E44" s="29" t="n">
+      <c r="D44" s="21" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E44" s="5">
         <v>638</v>
       </c>
-      <c r="F44" s="29" t="n">
+      <c r="F44" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" s="27" t="n">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
         <v>14</v>
       </c>
-      <c r="B45" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C45" s="28" t="n">
+      <c r="B45" s="21" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C45" s="5">
         <v>2014</v>
       </c>
-      <c r="D45" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E45" s="27" t="n">
+      <c r="D45" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E45" s="5">
         <v>617</v>
       </c>
-      <c r="F45" s="27" t="n">
+      <c r="F45" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="29" t="n">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
         <v>15</v>
       </c>
-      <c r="B46" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C46" s="30" t="n">
+      <c r="B46" s="21" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C46" s="5">
         <v>2015</v>
       </c>
-      <c r="D46" s="30" t="inlineStr"/>
-      <c r="E46" s="29" t="n">
+      <c r="D46" s="21"/>
+      <c r="E46" s="5">
         <v>605</v>
       </c>
-      <c r="F46" s="29" t="n">
+      <c r="F46" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" s="27" t="n">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
         <v>16</v>
       </c>
-      <c r="B47" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C47" s="28" t="n">
+      <c r="B47" s="21" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C47" s="5">
         <v>2014</v>
       </c>
-      <c r="D47" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E47" s="27" t="n">
+      <c r="D47" s="21" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E47" s="5">
         <v>597</v>
       </c>
-      <c r="F47" s="27" t="n">
+      <c r="F47" s="5">
         <v>26</v>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" s="29" t="n">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
         <v>17</v>
       </c>
-      <c r="B48" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C48" s="30" t="n">
+      <c r="B48" s="21" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C48" s="5">
         <v>2015</v>
       </c>
-      <c r="D48" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E48" s="29" t="n">
+      <c r="D48" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E48" s="5">
         <v>434</v>
       </c>
-      <c r="F48" s="29" t="n">
+      <c r="F48" s="5">
         <v>42</v>
       </c>
     </row>
-    <row r="50">
-[...39 lines deleted...]
-      <c r="A52" s="23" t="n">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B50" s="20"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
         <v>1</v>
       </c>
-      <c r="B52" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C52" s="24" t="n">
+      <c r="B52" s="21" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C52" s="5">
         <v>2013</v>
       </c>
-      <c r="D52" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E52" s="23" t="n">
+      <c r="D52" s="21" t="s">
+        <v>976</v>
+      </c>
+      <c r="E52" s="5">
         <v>1709</v>
       </c>
-      <c r="F52" s="23" t="n">
+      <c r="F52" s="5">
         <v>35</v>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="25" t="n">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
         <v>2</v>
       </c>
-      <c r="B53" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C53" s="26" t="n">
+      <c r="B53" s="21" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C53" s="5">
         <v>2012</v>
       </c>
-      <c r="D53" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E53" s="25" t="n">
+      <c r="D53" s="21" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E53" s="5">
         <v>1654</v>
       </c>
-      <c r="F53" s="25" t="n">
+      <c r="F53" s="5">
         <v>67</v>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" s="23" t="n">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
         <v>3</v>
       </c>
-      <c r="B54" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C54" s="24" t="n">
+      <c r="B54" s="21" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C54" s="5">
         <v>2012</v>
       </c>
-      <c r="D54" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E54" s="23" t="n">
+      <c r="D54" s="21" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E54" s="5">
         <v>1236</v>
       </c>
-      <c r="F54" s="23" t="n">
+      <c r="F54" s="5">
         <v>38</v>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" s="27" t="n">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
         <v>4</v>
       </c>
-      <c r="B55" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C55" s="28" t="n">
+      <c r="B55" s="21" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C55" s="5">
         <v>2012</v>
       </c>
-      <c r="D55" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E55" s="27" t="n">
+      <c r="D55" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E55" s="5">
         <v>1067</v>
       </c>
-      <c r="F55" s="27" t="n">
+      <c r="F55" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" s="29" t="n">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
         <v>5</v>
       </c>
-      <c r="B56" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C56" s="30" t="n">
+      <c r="B56" s="21" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C56" s="5">
         <v>2013</v>
       </c>
-      <c r="D56" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E56" s="29" t="n">
+      <c r="D56" s="21" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E56" s="5">
         <v>1061</v>
       </c>
-      <c r="F56" s="29" t="n">
+      <c r="F56" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" s="27" t="n">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
         <v>6</v>
       </c>
-      <c r="B57" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C57" s="28" t="n">
+      <c r="B57" s="21" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C57" s="5">
         <v>2012</v>
       </c>
-      <c r="D57" s="28" t="inlineStr"/>
-      <c r="E57" s="27" t="n">
+      <c r="D57" s="21"/>
+      <c r="E57" s="5">
         <v>1023</v>
       </c>
-      <c r="F57" s="27" t="n">
+      <c r="F57" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" s="29" t="n">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
         <v>7</v>
       </c>
-      <c r="B58" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C58" s="30" t="n">
+      <c r="B58" s="21" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C58" s="5">
         <v>2012</v>
       </c>
-      <c r="D58" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E58" s="29" t="n">
+      <c r="D58" s="21" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E58" s="5">
         <v>954</v>
       </c>
-      <c r="F58" s="29" t="n">
+      <c r="F58" s="5">
         <v>50</v>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" s="27" t="n">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
         <v>8</v>
       </c>
-      <c r="B59" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C59" s="28" t="n">
+      <c r="B59" s="21" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C59" s="5">
         <v>2012</v>
       </c>
-      <c r="D59" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E59" s="27" t="n">
+      <c r="D59" s="21" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E59" s="5">
         <v>766</v>
       </c>
-      <c r="F59" s="27" t="n">
+      <c r="F59" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" s="29" t="n">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
         <v>9</v>
       </c>
-      <c r="B60" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C60" s="30" t="n">
+      <c r="B60" s="21" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C60" s="5">
         <v>2013</v>
       </c>
-      <c r="D60" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E60" s="29" t="n">
+      <c r="D60" s="21" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E60" s="5">
         <v>704</v>
       </c>
-      <c r="F60" s="29" t="n">
+      <c r="F60" s="5">
         <v>74</v>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" s="27" t="n">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
         <v>10</v>
       </c>
-      <c r="B61" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C61" s="28" t="n">
+      <c r="B61" s="21" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C61" s="5">
         <v>2013</v>
       </c>
-      <c r="D61" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E61" s="27" t="n">
+      <c r="D61" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E61" s="5">
         <v>684</v>
       </c>
-      <c r="F61" s="27" t="n">
+      <c r="F61" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" s="29" t="n">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
         <v>11</v>
       </c>
-      <c r="B62" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C62" s="30" t="n">
+      <c r="B62" s="21" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C62" s="5">
         <v>2012</v>
       </c>
-      <c r="D62" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E62" s="29" t="n">
+      <c r="D62" s="21" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E62" s="5">
         <v>639</v>
       </c>
-      <c r="F62" s="29" t="n">
+      <c r="F62" s="5">
         <v>29</v>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" s="27" t="n">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
         <v>12</v>
       </c>
-      <c r="B63" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C63" s="28" t="n">
+      <c r="B63" s="21" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C63" s="5">
         <v>2012</v>
       </c>
-      <c r="D63" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E63" s="27" t="n">
+      <c r="D63" s="21" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E63" s="5">
         <v>545</v>
       </c>
-      <c r="F63" s="27" t="n">
+      <c r="F63" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="65">
-[...39 lines deleted...]
-      <c r="A67" s="23" t="n">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="20"/>
+      <c r="C65" s="20"/>
+      <c r="D65" s="20"/>
+      <c r="E65" s="20"/>
+      <c r="F65" s="20"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
         <v>1</v>
       </c>
-      <c r="B67" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C67" s="24" t="n">
+      <c r="B67" s="21" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C67" s="5">
         <v>2010</v>
       </c>
-      <c r="D67" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E67" s="23" t="n">
+      <c r="D67" s="21" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E67" s="5">
         <v>1874</v>
       </c>
-      <c r="F67" s="23" t="n">
+      <c r="F67" s="5">
         <v>43</v>
       </c>
     </row>
-    <row r="68">
-      <c r="A68" s="25" t="n">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
         <v>2</v>
       </c>
-      <c r="B68" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C68" s="26" t="n">
+      <c r="B68" s="21" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C68" s="5">
         <v>2011</v>
       </c>
-      <c r="D68" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E68" s="25" t="n">
+      <c r="D68" s="21" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E68" s="5">
         <v>1633</v>
       </c>
-      <c r="F68" s="25" t="n">
+      <c r="F68" s="5">
         <v>107</v>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" s="23" t="n">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
         <v>3</v>
       </c>
-      <c r="B69" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C69" s="24" t="n">
+      <c r="B69" s="21" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C69" s="5">
         <v>2010</v>
       </c>
-      <c r="D69" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E69" s="23" t="n">
+      <c r="D69" s="21" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E69" s="5">
         <v>1558</v>
       </c>
-      <c r="F69" s="23" t="n">
+      <c r="F69" s="5">
         <v>62</v>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" s="27" t="n">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
         <v>4</v>
       </c>
-      <c r="B70" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C70" s="28" t="n">
+      <c r="B70" s="21" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C70" s="5">
         <v>2010</v>
       </c>
-      <c r="D70" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E70" s="27" t="n">
+      <c r="D70" s="21" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E70" s="5">
         <v>1550</v>
       </c>
-      <c r="F70" s="27" t="n">
+      <c r="F70" s="5">
         <v>17</v>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" s="29" t="n">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
         <v>5</v>
       </c>
-      <c r="B71" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C71" s="30" t="n">
+      <c r="B71" s="21" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C71" s="5">
         <v>2011</v>
       </c>
-      <c r="D71" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E71" s="29" t="n">
+      <c r="D71" s="21" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E71" s="5">
         <v>1501</v>
       </c>
-      <c r="F71" s="29" t="n">
+      <c r="F71" s="5">
         <v>17</v>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" s="27" t="n">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
         <v>6</v>
       </c>
-      <c r="B72" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C72" s="28" t="n">
+      <c r="B72" s="21" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C72" s="5">
         <v>2011</v>
       </c>
-      <c r="D72" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E72" s="27" t="n">
+      <c r="D72" s="21" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E72" s="5">
         <v>1309</v>
       </c>
-      <c r="F72" s="27" t="n">
+      <c r="F72" s="5">
         <v>35</v>
       </c>
     </row>
-    <row r="74">
-[...39 lines deleted...]
-      <c r="A76" s="23" t="n">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="20"/>
+      <c r="C74" s="20"/>
+      <c r="D74" s="20"/>
+      <c r="E74" s="20"/>
+      <c r="F74" s="20"/>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
         <v>1</v>
       </c>
-      <c r="B76" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C76" s="24" t="n">
+      <c r="B76" s="21" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C76" s="5">
         <v>2009</v>
       </c>
-      <c r="D76" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E76" s="23" t="n">
+      <c r="D76" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E76" s="5">
         <v>2092</v>
       </c>
-      <c r="F76" s="23" t="n">
+      <c r="F76" s="5">
         <v>92</v>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" s="25" t="n">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
         <v>2</v>
       </c>
-      <c r="B77" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C77" s="26" t="n">
+      <c r="B77" s="21" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C77" s="5">
         <v>2008</v>
       </c>
-      <c r="D77" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E77" s="25" t="n">
+      <c r="D77" s="21" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E77" s="5">
         <v>1787</v>
       </c>
-      <c r="F77" s="25" t="n">
+      <c r="F77" s="5">
         <v>17</v>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" s="23" t="n">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
         <v>3</v>
       </c>
-      <c r="B78" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C78" s="24" t="n">
+      <c r="B78" s="21" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C78" s="5">
         <v>2008</v>
       </c>
-      <c r="D78" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E78" s="23" t="n">
+      <c r="D78" s="21" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E78" s="5">
         <v>1303</v>
       </c>
-      <c r="F78" s="23" t="n">
+      <c r="F78" s="5">
         <v>18</v>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" s="27" t="n">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
         <v>4</v>
       </c>
-      <c r="B79" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C79" s="28" t="n">
+      <c r="B79" s="21" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C79" s="5">
         <v>2008</v>
       </c>
-      <c r="D79" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E79" s="27" t="n">
+      <c r="D79" s="21" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E79" s="5">
         <v>1299</v>
       </c>
-      <c r="F79" s="27" t="n">
+      <c r="F79" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" s="29" t="n">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
         <v>5</v>
       </c>
-      <c r="B80" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C80" s="30" t="n">
+      <c r="B80" s="21" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C80" s="5">
         <v>2008</v>
       </c>
-      <c r="D80" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E80" s="29" t="n">
+      <c r="D80" s="21" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E80" s="5">
         <v>795</v>
       </c>
-      <c r="F80" s="29" t="n">
+      <c r="F80" s="5">
         <v>68</v>
       </c>
     </row>
-    <row r="82">
-[...39 lines deleted...]
-      <c r="A84" s="23" t="n">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B82" s="20"/>
+      <c r="C82" s="20"/>
+      <c r="D82" s="20"/>
+      <c r="E82" s="20"/>
+      <c r="F82" s="20"/>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
         <v>1</v>
       </c>
-      <c r="B84" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C84" s="24" t="n">
+      <c r="B84" s="21" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C84" s="5">
         <v>2007</v>
       </c>
-      <c r="D84" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E84" s="23" t="n">
+      <c r="D84" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E84" s="5">
         <v>2220</v>
       </c>
-      <c r="F84" s="23" t="n">
+      <c r="F84" s="5">
         <v>53</v>
       </c>
     </row>
-    <row r="85">
-      <c r="A85" s="25" t="n">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
         <v>2</v>
       </c>
-      <c r="B85" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C85" s="26" t="n">
+      <c r="B85" s="21" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C85" s="5">
         <v>2007</v>
       </c>
-      <c r="D85" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E85" s="25" t="n">
+      <c r="D85" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E85" s="5">
         <v>2041</v>
       </c>
-      <c r="F85" s="25" t="n">
+      <c r="F85" s="5">
         <v>73</v>
       </c>
     </row>
-    <row r="86">
-      <c r="A86" s="23" t="n">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
         <v>3</v>
       </c>
-      <c r="B86" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C86" s="24" t="n">
+      <c r="B86" s="21" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C86" s="5">
         <v>2007</v>
       </c>
-      <c r="D86" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E86" s="23" t="n">
+      <c r="D86" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="E86" s="5">
         <v>1503</v>
       </c>
-      <c r="F86" s="23" t="n">
+      <c r="F86" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" s="27" t="n">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
         <v>4</v>
       </c>
-      <c r="B87" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C87" s="28" t="n">
+      <c r="B87" s="21" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C87" s="5">
         <v>2007</v>
       </c>
-      <c r="D87" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E87" s="27" t="n">
+      <c r="D87" s="21" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E87" s="5">
         <v>1437</v>
       </c>
-      <c r="F87" s="27" t="n">
+      <c r="F87" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" s="29" t="n">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
         <v>5</v>
       </c>
-      <c r="B88" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C88" s="30" t="n">
+      <c r="B88" s="21" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C88" s="5">
         <v>2006</v>
       </c>
-      <c r="D88" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E88" s="29" t="n">
+      <c r="D88" s="21" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E88" s="5">
         <v>1373</v>
       </c>
-      <c r="F88" s="29" t="n">
+      <c r="F88" s="5">
         <v>17</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:F108"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E6" s="5">
         <v>503</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E7" s="5">
         <v>228</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F7" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="24" t="n">
+      <c r="B8" s="21" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C8" s="5">
         <v>2019</v>
       </c>
-      <c r="D8" s="24" t="inlineStr"/>
-      <c r="E8" s="23" t="n">
+      <c r="D8" s="21"/>
+      <c r="E8" s="5">
+        <v>174</v>
+      </c>
+      <c r="F8" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C9" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E9" s="5">
+        <v>101</v>
+      </c>
+      <c r="F9" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>1</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C13" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E13" s="5">
+        <v>1385</v>
+      </c>
+      <c r="F13" s="5">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
+        <v>2</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C14" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1334</v>
+      </c>
+      <c r="F14" s="5">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>3</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1155</v>
+      </c>
+      <c r="F15" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>4</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E16" s="5">
+        <v>966</v>
+      </c>
+      <c r="F16" s="5">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>5</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E17" s="5">
+        <v>874</v>
+      </c>
+      <c r="F17" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>6</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E18" s="5">
+        <v>853</v>
+      </c>
+      <c r="F18" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>7</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E19" s="5">
+        <v>767</v>
+      </c>
+      <c r="F19" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>8</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E20" s="5">
+        <v>667</v>
+      </c>
+      <c r="F20" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>9</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D21" s="21"/>
+      <c r="E21" s="5">
+        <v>637</v>
+      </c>
+      <c r="F21" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>10</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E22" s="5">
+        <v>635</v>
+      </c>
+      <c r="F22" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>11</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E23" s="5">
+        <v>630</v>
+      </c>
+      <c r="F23" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>12</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E24" s="5">
+        <v>625</v>
+      </c>
+      <c r="F24" s="5">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>13</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E25" s="5">
+        <v>612</v>
+      </c>
+      <c r="F25" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>14</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E26" s="5">
+        <v>561</v>
+      </c>
+      <c r="F26" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>15</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E27" s="5">
+        <v>556</v>
+      </c>
+      <c r="F27" s="5">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>16</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E28" s="5">
+        <v>536</v>
+      </c>
+      <c r="F28" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>17</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E29" s="5">
+        <v>528</v>
+      </c>
+      <c r="F29" s="5">
         <v>100</v>
       </c>
-      <c r="F8" s="23" t="n">
-[...4 lines deleted...]
-      <c r="A9" s="27" t="n">
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>18</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E30" s="5">
+        <v>481</v>
+      </c>
+      <c r="F30" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>19</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E31" s="5">
+        <v>465</v>
+      </c>
+      <c r="F31" s="5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>20</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E32" s="5">
+        <v>450</v>
+      </c>
+      <c r="F32" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
+        <v>1</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C36" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E36" s="5">
+        <v>1638</v>
+      </c>
+      <c r="F36" s="5">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>2</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C37" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1410</v>
+      </c>
+      <c r="F37" s="5">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>3</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1079</v>
+      </c>
+      <c r="F38" s="5">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...59 lines deleted...]
-      <c r="A13" s="23" t="n">
+      <c r="B39" s="21" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D39" s="21"/>
+      <c r="E39" s="5">
+        <v>895</v>
+      </c>
+      <c r="F39" s="5">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>5</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E40" s="5">
+        <v>810</v>
+      </c>
+      <c r="F40" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>6</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E41" s="5">
+        <v>803</v>
+      </c>
+      <c r="F41" s="5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>7</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E42" s="5">
+        <v>725</v>
+      </c>
+      <c r="F42" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>8</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E43" s="5">
+        <v>720</v>
+      </c>
+      <c r="F43" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>9</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D44" s="21"/>
+      <c r="E44" s="5">
+        <v>653</v>
+      </c>
+      <c r="F44" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>10</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E45" s="5">
+        <v>647</v>
+      </c>
+      <c r="F45" s="5">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>11</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E46" s="5">
+        <v>629</v>
+      </c>
+      <c r="F46" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>12</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E47" s="5">
+        <v>578</v>
+      </c>
+      <c r="F47" s="5">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>13</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E48" s="5">
+        <v>567</v>
+      </c>
+      <c r="F48" s="5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>14</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D49" s="21"/>
+      <c r="E49" s="5">
+        <v>540</v>
+      </c>
+      <c r="F49" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>15</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D50" s="21"/>
+      <c r="E50" s="5">
+        <v>504</v>
+      </c>
+      <c r="F50" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>16</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E51" s="5">
+        <v>459</v>
+      </c>
+      <c r="F51" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>17</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E52" s="5">
+        <v>459</v>
+      </c>
+      <c r="F52" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>18</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E53" s="5">
+        <v>405</v>
+      </c>
+      <c r="F53" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>19</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D54" s="21"/>
+      <c r="E54" s="5">
+        <v>364</v>
+      </c>
+      <c r="F54" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>20</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E55" s="5">
+        <v>352</v>
+      </c>
+      <c r="F55" s="5">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B57" s="20"/>
+      <c r="C57" s="20"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
+      <c r="F57" s="20"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
         <v>1</v>
       </c>
-      <c r="B13" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A14" s="25" t="n">
+      <c r="B59" s="21" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1503</v>
+      </c>
+      <c r="F59" s="5">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
         <v>2</v>
       </c>
-      <c r="B14" s="26" t="inlineStr">
-[...12 lines deleted...]
-      <c r="E14" s="25" t="n">
+      <c r="B60" s="21" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1462</v>
+      </c>
+      <c r="F60" s="5">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>3</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1262</v>
+      </c>
+      <c r="F61" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>4</v>
+      </c>
+      <c r="B62" s="21" t="s">
         <v>1304</v>
       </c>
-      <c r="F14" s="25" t="n">
-[...4 lines deleted...]
-      <c r="A15" s="23" t="n">
+      <c r="C62" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1210</v>
+      </c>
+      <c r="F62" s="5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>5</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1089</v>
+      </c>
+      <c r="F63" s="5">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>6</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E64" s="5">
+        <v>993</v>
+      </c>
+      <c r="F64" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>7</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E65" s="5">
+        <v>873</v>
+      </c>
+      <c r="F65" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>8</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E66" s="5">
+        <v>845</v>
+      </c>
+      <c r="F66" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>9</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E67" s="5">
+        <v>845</v>
+      </c>
+      <c r="F67" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>10</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E68" s="5">
+        <v>773</v>
+      </c>
+      <c r="F68" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>11</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D69" s="21"/>
+      <c r="E69" s="5">
+        <v>758</v>
+      </c>
+      <c r="F69" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>12</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E70" s="5">
+        <v>752</v>
+      </c>
+      <c r="F70" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>13</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E71" s="5">
+        <v>740</v>
+      </c>
+      <c r="F71" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
+        <v>14</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E72" s="5">
+        <v>737</v>
+      </c>
+      <c r="F72" s="5">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>15</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D73" s="21"/>
+      <c r="E73" s="5">
+        <v>719</v>
+      </c>
+      <c r="F73" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>16</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D74" s="21"/>
+      <c r="E74" s="5">
+        <v>702</v>
+      </c>
+      <c r="F74" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>17</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E75" s="5">
+        <v>683</v>
+      </c>
+      <c r="F75" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>18</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E76" s="5">
+        <v>639</v>
+      </c>
+      <c r="F76" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>19</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E77" s="5">
+        <v>638</v>
+      </c>
+      <c r="F77" s="5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>20</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E78" s="5">
+        <v>637</v>
+      </c>
+      <c r="F78" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B80" s="20"/>
+      <c r="C80" s="20"/>
+      <c r="D80" s="20"/>
+      <c r="E80" s="20"/>
+      <c r="F80" s="20"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
+        <v>1</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E82" s="5">
+        <v>1673</v>
+      </c>
+      <c r="F82" s="5">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>2</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C83" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E83" s="5">
+        <v>1225</v>
+      </c>
+      <c r="F83" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
         <v>3</v>
       </c>
-      <c r="B15" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A16" s="27" t="n">
+      <c r="B84" s="21" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C84" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D84" s="21" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E84" s="5">
+        <v>1091</v>
+      </c>
+      <c r="F84" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
         <v>4</v>
       </c>
-      <c r="B16" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A17" s="29" t="n">
+      <c r="B85" s="21" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E85" s="5">
+        <v>976</v>
+      </c>
+      <c r="F85" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
         <v>5</v>
       </c>
-      <c r="B17" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A18" s="27" t="n">
+      <c r="B86" s="21" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C86" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D86" s="21"/>
+      <c r="E86" s="5">
+        <v>967</v>
+      </c>
+      <c r="F86" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
         <v>6</v>
       </c>
-      <c r="B18" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A19" s="29" t="n">
+      <c r="B87" s="21" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E87" s="5">
+        <v>943</v>
+      </c>
+      <c r="F87" s="5">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
         <v>7</v>
       </c>
-      <c r="B19" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A20" s="27" t="n">
+      <c r="B88" s="21" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E88" s="5">
+        <v>844</v>
+      </c>
+      <c r="F88" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
         <v>8</v>
       </c>
-      <c r="B20" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A21" s="29" t="n">
+      <c r="B89" s="21" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E89" s="5">
+        <v>769</v>
+      </c>
+      <c r="F89" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
         <v>9</v>
       </c>
-      <c r="B21" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A22" s="27" t="n">
+      <c r="B90" s="21" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E90" s="5">
+        <v>712</v>
+      </c>
+      <c r="F90" s="5">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
         <v>10</v>
       </c>
-      <c r="B22" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A23" s="29" t="n">
+      <c r="B91" s="21" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D91" s="21"/>
+      <c r="E91" s="5">
+        <v>697</v>
+      </c>
+      <c r="F91" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
         <v>11</v>
       </c>
-      <c r="B23" s="30" t="inlineStr">
-[...63 lines deleted...]
-      <c r="F25" s="29" t="n">
+      <c r="B92" s="21" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D92" s="21"/>
+      <c r="E92" s="5">
+        <v>568</v>
+      </c>
+      <c r="F92" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B94" s="20"/>
+      <c r="C94" s="20"/>
+      <c r="D94" s="20"/>
+      <c r="E94" s="20"/>
+      <c r="F94" s="20"/>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
         <v>40</v>
       </c>
-    </row>
-[...140 lines deleted...]
-      <c r="F31" s="29" t="n">
+      <c r="B95" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F95" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" s="27" t="n">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5">
+        <v>1</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C96" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E96" s="5">
+        <v>1534</v>
+      </c>
+      <c r="F96" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>2</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E97" s="5">
+        <v>1445</v>
+      </c>
+      <c r="F97" s="5">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>3</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E98" s="5">
+        <v>1363</v>
+      </c>
+      <c r="F98" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>4</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E99" s="5">
+        <v>1152</v>
+      </c>
+      <c r="F99" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
+        <v>5</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E100" s="5">
+        <v>1012</v>
+      </c>
+      <c r="F100" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>6</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C101" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E101" s="5">
+        <v>951</v>
+      </c>
+      <c r="F101" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5">
+        <v>7</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C102" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E102" s="5">
+        <v>719</v>
+      </c>
+      <c r="F102" s="5">
         <v>20</v>
       </c>
-      <c r="B32" s="28" t="inlineStr">
-[...59 lines deleted...]
-      <c r="A36" s="23" t="n">
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B104" s="20"/>
+      <c r="C104" s="20"/>
+      <c r="D104" s="20"/>
+      <c r="E104" s="20"/>
+      <c r="F104" s="20"/>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5">
         <v>1</v>
       </c>
-      <c r="B36" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A37" s="25" t="n">
+      <c r="B106" s="21" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C106" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E106" s="5">
+        <v>1850</v>
+      </c>
+      <c r="F106" s="5">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="5">
         <v>2</v>
       </c>
-      <c r="B37" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A38" s="23" t="n">
+      <c r="B107" s="21" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C107" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E107" s="5">
+        <v>1363</v>
+      </c>
+      <c r="F107" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
         <v>3</v>
       </c>
-      <c r="B38" s="24" t="inlineStr">
-[...1460 lines deleted...]
-      <c r="C106" s="24" t="n">
+      <c r="B108" s="21" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C108" s="5">
         <v>2007</v>
       </c>
-      <c r="D106" s="24" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F106" s="23" t="n">
+      <c r="D108" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E108" s="5">
+        <v>1317</v>
+      </c>
+      <c r="F108" s="5">
         <v>116</v>
       </c>
     </row>
-    <row r="107">
-[...46 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F138"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:F140"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C6" s="5">
         <v>2019</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E6" s="5">
         <v>1140</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>204</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C7" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E7" s="5">
+        <v>744</v>
+      </c>
+      <c r="F7" s="5">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
+        <v>3</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C8" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E8" s="5">
+        <v>697</v>
+      </c>
+      <c r="F8" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C9" s="5">
         <v>2019</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F7" s="25" t="n">
+      <c r="D9" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E9" s="5">
+        <v>490</v>
+      </c>
+      <c r="F9" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E10" s="5">
+        <v>475</v>
+      </c>
+      <c r="F10" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D11" s="21"/>
+      <c r="E11" s="5">
+        <v>397</v>
+      </c>
+      <c r="F11" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
+        <v>7</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C12" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E12" s="5">
+        <v>377</v>
+      </c>
+      <c r="F12" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>8</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C13" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E13" s="5">
+        <v>375</v>
+      </c>
+      <c r="F13" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
+        <v>9</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C14" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E14" s="5">
+        <v>371</v>
+      </c>
+      <c r="F14" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>10</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D15" s="21"/>
+      <c r="E15" s="5">
+        <v>363</v>
+      </c>
+      <c r="F15" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>11</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E16" s="5">
+        <v>354</v>
+      </c>
+      <c r="F16" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>12</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E17" s="5">
+        <v>342</v>
+      </c>
+      <c r="F17" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>13</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E18" s="5">
+        <v>302</v>
+      </c>
+      <c r="F18" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>14</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E19" s="5">
+        <v>295</v>
+      </c>
+      <c r="F19" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>15</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E20" s="5">
+        <v>283</v>
+      </c>
+      <c r="F20" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>16</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E21" s="5">
+        <v>216</v>
+      </c>
+      <c r="F21" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>17</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E22" s="5">
+        <v>215</v>
+      </c>
+      <c r="F22" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>18</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D23" s="21"/>
+      <c r="E23" s="5">
+        <v>191</v>
+      </c>
+      <c r="F23" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>19</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E24" s="5">
+        <v>128</v>
+      </c>
+      <c r="F24" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>1</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E28" s="5">
+        <v>1306</v>
+      </c>
+      <c r="F28" s="5">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>2</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1166</v>
+      </c>
+      <c r="F29" s="5">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>3</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E30" s="5">
+        <v>936</v>
+      </c>
+      <c r="F30" s="5">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>4</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E31" s="5">
+        <v>860</v>
+      </c>
+      <c r="F31" s="5">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>5</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E32" s="5">
+        <v>846</v>
+      </c>
+      <c r="F32" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>6</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E33" s="5">
+        <v>811</v>
+      </c>
+      <c r="F33" s="5">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>7</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E34" s="5">
+        <v>747</v>
+      </c>
+      <c r="F34" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>8</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C35" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E35" s="5">
+        <v>685</v>
+      </c>
+      <c r="F35" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
+        <v>9</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C36" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E36" s="5">
+        <v>666</v>
+      </c>
+      <c r="F36" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>10</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C37" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E37" s="5">
+        <v>656</v>
+      </c>
+      <c r="F37" s="5">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>11</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E38" s="5">
+        <v>625</v>
+      </c>
+      <c r="F38" s="5">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>12</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D39" s="21"/>
+      <c r="E39" s="5">
+        <v>624</v>
+      </c>
+      <c r="F39" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>13</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E40" s="5">
+        <v>614</v>
+      </c>
+      <c r="F40" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>14</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E41" s="5">
+        <v>605</v>
+      </c>
+      <c r="F41" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>15</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D42" s="21"/>
+      <c r="E42" s="5">
+        <v>591</v>
+      </c>
+      <c r="F42" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>16</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E43" s="5">
+        <v>569</v>
+      </c>
+      <c r="F43" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>17</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E44" s="5">
+        <v>563</v>
+      </c>
+      <c r="F44" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>18</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E45" s="5">
+        <v>493</v>
+      </c>
+      <c r="F45" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>19</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E46" s="5">
+        <v>482</v>
+      </c>
+      <c r="F46" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>20</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E47" s="5">
+        <v>474</v>
+      </c>
+      <c r="F47" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B49" s="20"/>
+      <c r="C49" s="20"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="20"/>
+      <c r="F49" s="20"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>1</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>853</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E51" s="5">
+        <v>1800</v>
+      </c>
+      <c r="F51" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>2</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E52" s="5">
+        <v>1239</v>
+      </c>
+      <c r="F52" s="5">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>3</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E53" s="5">
+        <v>1131</v>
+      </c>
+      <c r="F53" s="5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>4</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E54" s="5">
+        <v>1024</v>
+      </c>
+      <c r="F54" s="5">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>5</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E55" s="5">
+        <v>971</v>
+      </c>
+      <c r="F55" s="5">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>6</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E56" s="5">
+        <v>960</v>
+      </c>
+      <c r="F56" s="5">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>7</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E57" s="5">
+        <v>893</v>
+      </c>
+      <c r="F57" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
+        <v>8</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E58" s="5">
+        <v>806</v>
+      </c>
+      <c r="F58" s="5">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>9</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E59" s="5">
+        <v>795</v>
+      </c>
+      <c r="F59" s="5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>10</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E60" s="5">
+        <v>789</v>
+      </c>
+      <c r="F60" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>11</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E61" s="5">
+        <v>781</v>
+      </c>
+      <c r="F61" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>12</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E62" s="5">
+        <v>774</v>
+      </c>
+      <c r="F62" s="5">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>13</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E63" s="5">
+        <v>721</v>
+      </c>
+      <c r="F63" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>14</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E64" s="5">
+        <v>703</v>
+      </c>
+      <c r="F64" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>15</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E65" s="5">
+        <v>683</v>
+      </c>
+      <c r="F65" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>16</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E66" s="5">
+        <v>656</v>
+      </c>
+      <c r="F66" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>17</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E67" s="5">
+        <v>597</v>
+      </c>
+      <c r="F67" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>18</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E68" s="5">
+        <v>572</v>
+      </c>
+      <c r="F68" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>19</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E69" s="5">
+        <v>571</v>
+      </c>
+      <c r="F69" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>20</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E70" s="5">
+        <v>557</v>
+      </c>
+      <c r="F70" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B72" s="20"/>
+      <c r="C72" s="20"/>
+      <c r="D72" s="20"/>
+      <c r="E72" s="20"/>
+      <c r="F72" s="20"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>1</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E74" s="5">
+        <v>1704</v>
+      </c>
+      <c r="F74" s="5">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>2</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E75" s="5">
+        <v>1597</v>
+      </c>
+      <c r="F75" s="5">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>3</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E76" s="5">
+        <v>1384</v>
+      </c>
+      <c r="F76" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>4</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1334</v>
+      </c>
+      <c r="F77" s="5">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>5</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E78" s="5">
+        <v>1313</v>
+      </c>
+      <c r="F78" s="5">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>6</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E79" s="5">
+        <v>1293</v>
+      </c>
+      <c r="F79" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>7</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E80" s="5">
+        <v>1277</v>
+      </c>
+      <c r="F80" s="5">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>8</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E81" s="5">
+        <v>1158</v>
+      </c>
+      <c r="F81" s="5">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
+        <v>9</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E82" s="5">
+        <v>1112</v>
+      </c>
+      <c r="F82" s="5">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>10</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C83" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E83" s="5">
+        <v>1071</v>
+      </c>
+      <c r="F83" s="5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
+        <v>11</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C84" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D84" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E84" s="5">
+        <v>985</v>
+      </c>
+      <c r="F84" s="5">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>12</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E85" s="5">
+        <v>865</v>
+      </c>
+      <c r="F85" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
+        <v>13</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C86" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E86" s="5">
+        <v>844</v>
+      </c>
+      <c r="F86" s="5">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>14</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E87" s="5">
+        <v>822</v>
+      </c>
+      <c r="F87" s="5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>15</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E88" s="5">
+        <v>735</v>
+      </c>
+      <c r="F88" s="5">
         <v>113</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>16</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E89" s="5">
+        <v>699</v>
+      </c>
+      <c r="F89" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>17</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E90" s="5">
+        <v>696</v>
+      </c>
+      <c r="F90" s="5">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>18</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D91" s="21"/>
+      <c r="E91" s="5">
+        <v>681</v>
+      </c>
+      <c r="F91" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
+        <v>19</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E92" s="5">
+        <v>613</v>
+      </c>
+      <c r="F92" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>20</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>337</v>
+      </c>
+      <c r="E93" s="5">
+        <v>613</v>
+      </c>
+      <c r="F93" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B95" s="20"/>
+      <c r="C95" s="20"/>
+      <c r="D95" s="20"/>
+      <c r="E95" s="20"/>
+      <c r="F95" s="20"/>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>1</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E97" s="5">
+        <v>1718</v>
+      </c>
+      <c r="F97" s="5">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>2</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E98" s="5">
+        <v>1476</v>
+      </c>
+      <c r="F98" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A9" s="27" t="n">
+      <c r="B99" s="21" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>337</v>
+      </c>
+      <c r="E99" s="5">
+        <v>1447</v>
+      </c>
+      <c r="F99" s="5">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F9" s="27" t="n">
+      <c r="B100" s="21" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E100" s="5">
+        <v>1379</v>
+      </c>
+      <c r="F100" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>5</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C101" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E101" s="5">
+        <v>1318</v>
+      </c>
+      <c r="F101" s="5">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5">
+        <v>6</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C102" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E102" s="5">
+        <v>1073</v>
+      </c>
+      <c r="F102" s="5">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="5">
+        <v>7</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C103" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E103" s="5">
+        <v>1006</v>
+      </c>
+      <c r="F103" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="5">
+        <v>8</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C104" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E104" s="5">
+        <v>849</v>
+      </c>
+      <c r="F104" s="5">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="5">
+        <v>9</v>
+      </c>
+      <c r="B105" s="21" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C105" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E105" s="5">
+        <v>754</v>
+      </c>
+      <c r="F105" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5">
+        <v>10</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C106" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E106" s="5">
+        <v>739</v>
+      </c>
+      <c r="F106" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="5">
+        <v>11</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C107" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E107" s="5">
+        <v>735</v>
+      </c>
+      <c r="F107" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
+        <v>12</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C108" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E108" s="5">
+        <v>728</v>
+      </c>
+      <c r="F108" s="5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="5">
+        <v>13</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C109" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E109" s="5">
+        <v>726</v>
+      </c>
+      <c r="F109" s="5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="5">
+        <v>14</v>
+      </c>
+      <c r="B110" s="21" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C110" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D110" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E110" s="5">
+        <v>694</v>
+      </c>
+      <c r="F110" s="5">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="5">
+        <v>15</v>
+      </c>
+      <c r="B111" s="21" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C111" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E111" s="5">
+        <v>691</v>
+      </c>
+      <c r="F111" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="5">
+        <v>16</v>
+      </c>
+      <c r="B112" s="21" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C112" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E112" s="5">
+        <v>609</v>
+      </c>
+      <c r="F112" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="5">
+        <v>17</v>
+      </c>
+      <c r="B113" s="21" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C113" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E113" s="5">
+        <v>576</v>
+      </c>
+      <c r="F113" s="5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="5">
+        <v>18</v>
+      </c>
+      <c r="B114" s="21" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C114" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D114" s="21" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E114" s="5">
+        <v>533</v>
+      </c>
+      <c r="F114" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="5">
+        <v>19</v>
+      </c>
+      <c r="B115" s="21" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C115" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D115" s="21" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E115" s="5">
+        <v>532</v>
+      </c>
+      <c r="F115" s="5">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="5">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="29" t="n">
+      <c r="B116" s="21" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C116" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D116" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E116" s="5">
+        <v>524</v>
+      </c>
+      <c r="F116" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B118" s="20"/>
+      <c r="C118" s="20"/>
+      <c r="D118" s="20"/>
+      <c r="E118" s="20"/>
+      <c r="F118" s="20"/>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="5">
+        <v>1</v>
+      </c>
+      <c r="B120" s="21" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C120" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D120" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E120" s="5">
+        <v>2022</v>
+      </c>
+      <c r="F120" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="5">
+        <v>2</v>
+      </c>
+      <c r="B121" s="21" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C121" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E121" s="5">
+        <v>1934</v>
+      </c>
+      <c r="F121" s="5">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="5">
+        <v>3</v>
+      </c>
+      <c r="B122" s="21" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C122" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D122" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E122" s="5">
+        <v>1562</v>
+      </c>
+      <c r="F122" s="5">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="5">
+        <v>4</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C123" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D123" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E123" s="5">
+        <v>1488</v>
+      </c>
+      <c r="F123" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A11" s="27" t="n">
+      <c r="B124" s="21" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C124" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D124" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E124" s="5">
+        <v>1470</v>
+      </c>
+      <c r="F124" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="5">
         <v>6</v>
       </c>
-      <c r="B11" s="28" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A12" s="29" t="n">
+      <c r="B125" s="21" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C125" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E125" s="5">
+        <v>1403</v>
+      </c>
+      <c r="F125" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="5">
         <v>7</v>
       </c>
-      <c r="B12" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A13" s="27" t="n">
+      <c r="B126" s="21" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C126" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D126" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E126" s="5">
+        <v>1387</v>
+      </c>
+      <c r="F126" s="5">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="5">
         <v>8</v>
       </c>
-      <c r="B13" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A14" s="29" t="n">
+      <c r="B127" s="21" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C127" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D127" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E127" s="5">
+        <v>1259</v>
+      </c>
+      <c r="F127" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="5">
         <v>9</v>
       </c>
-      <c r="B14" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A15" s="27" t="n">
+      <c r="B128" s="21" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C128" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D128" s="21" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E128" s="5">
+        <v>1140</v>
+      </c>
+      <c r="F128" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="5">
         <v>10</v>
       </c>
-      <c r="B15" s="28" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A16" s="29" t="n">
+      <c r="B129" s="21" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C129" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E129" s="5">
+        <v>880</v>
+      </c>
+      <c r="F129" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="5">
         <v>11</v>
       </c>
-      <c r="B16" s="30" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F16" s="29" t="n">
+      <c r="B130" s="21" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C130" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D130" s="21" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E130" s="5">
+        <v>694</v>
+      </c>
+      <c r="F130" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="5">
+        <v>12</v>
+      </c>
+      <c r="B131" s="21" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C131" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D131" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E131" s="5">
+        <v>548</v>
+      </c>
+      <c r="F131" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B133" s="20"/>
+      <c r="C133" s="20"/>
+      <c r="D133" s="20"/>
+      <c r="E133" s="20"/>
+      <c r="F133" s="20"/>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" s="5">
+        <v>1</v>
+      </c>
+      <c r="B135" s="21" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C135" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D135" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E135" s="5">
+        <v>1740</v>
+      </c>
+      <c r="F135" s="5">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="5">
+        <v>2</v>
+      </c>
+      <c r="B136" s="21" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C136" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D136" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E136" s="5">
+        <v>1680</v>
+      </c>
+      <c r="F136" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" s="5">
+        <v>3</v>
+      </c>
+      <c r="B137" s="21" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C137" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D137" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E137" s="5">
+        <v>1640</v>
+      </c>
+      <c r="F137" s="5">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="5">
+        <v>4</v>
+      </c>
+      <c r="B138" s="21" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C138" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D138" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E138" s="5">
+        <v>1554</v>
+      </c>
+      <c r="F138" s="5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" s="5">
+        <v>5</v>
+      </c>
+      <c r="B139" s="21" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C139" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D139" s="21" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E139" s="5">
+        <v>1292</v>
+      </c>
+      <c r="F139" s="5">
         <v>30</v>
       </c>
     </row>
-    <row r="17">
-[...347 lines deleted...]
-      <c r="A33" s="27" t="n">
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="5">
         <v>6</v>
       </c>
-      <c r="B33" s="28" t="inlineStr">
-[...2251 lines deleted...]
-      <c r="C134" s="26" t="n">
+      <c r="B140" s="21" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C140" s="5">
         <v>2006</v>
       </c>
-      <c r="D134" s="26" t="inlineStr">
-[...100 lines deleted...]
-      <c r="E138" s="27" t="n">
+      <c r="D140" s="21" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E140" s="5">
         <v>1219</v>
       </c>
-      <c r="F138" s="27" t="n">
+      <c r="F140" s="5">
         <v>29</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:F100"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A7" s="25" t="n">
+      <c r="D6" s="21" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E6" s="5">
+        <v>1195</v>
+      </c>
+      <c r="F6" s="5">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E7" s="5">
+        <v>551</v>
+      </c>
+      <c r="F7" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
+        <v>3</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C8" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E8" s="5">
+        <v>521</v>
+      </c>
+      <c r="F8" s="5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C9" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E9" s="5">
+        <v>403</v>
+      </c>
+      <c r="F9" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E10" s="5">
+        <v>380</v>
+      </c>
+      <c r="F10" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>812</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D11" s="21"/>
+      <c r="E11" s="5">
+        <v>115</v>
+      </c>
+      <c r="F11" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>1</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E15" s="5">
+        <v>866</v>
+      </c>
+      <c r="F15" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>2</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E16" s="5">
+        <v>831</v>
+      </c>
+      <c r="F16" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>3</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E17" s="5">
+        <v>799</v>
+      </c>
+      <c r="F17" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>4</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>950</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E18" s="5">
+        <v>761</v>
+      </c>
+      <c r="F18" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>5</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E19" s="5">
+        <v>537</v>
+      </c>
+      <c r="F19" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>6</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E20" s="5">
+        <v>515</v>
+      </c>
+      <c r="F20" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>7</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E21" s="5">
+        <v>445</v>
+      </c>
+      <c r="F21" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>8</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E22" s="5">
+        <v>400</v>
+      </c>
+      <c r="F22" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>9</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E23" s="5">
+        <v>376</v>
+      </c>
+      <c r="F23" s="5">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>10</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E24" s="5">
+        <v>327</v>
+      </c>
+      <c r="F24" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>11</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D25" s="21"/>
+      <c r="E25" s="5">
+        <v>282</v>
+      </c>
+      <c r="F25" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>12</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D26" s="21"/>
+      <c r="E26" s="5">
+        <v>243</v>
+      </c>
+      <c r="F26" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>13</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D27" s="21"/>
+      <c r="E27" s="5">
+        <v>237</v>
+      </c>
+      <c r="F27" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>14</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E28" s="5">
+        <v>215</v>
+      </c>
+      <c r="F28" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>1</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1812</v>
+      </c>
+      <c r="F32" s="5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>2</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1320</v>
+      </c>
+      <c r="F33" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>3</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1235</v>
+      </c>
+      <c r="F34" s="5">
         <v>56</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>4</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C35" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E35" s="5">
+        <v>797</v>
+      </c>
+      <c r="F35" s="5">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
+        <v>5</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C36" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E36" s="5">
+        <v>763</v>
+      </c>
+      <c r="F36" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>6</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C37" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E37" s="5">
+        <v>745</v>
+      </c>
+      <c r="F37" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>7</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E38" s="5">
+        <v>710</v>
+      </c>
+      <c r="F38" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>8</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D39" s="21"/>
+      <c r="E39" s="5">
+        <v>704</v>
+      </c>
+      <c r="F39" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>9</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E40" s="5">
+        <v>674</v>
+      </c>
+      <c r="F40" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>10</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E41" s="5">
+        <v>673</v>
+      </c>
+      <c r="F41" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>11</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E42" s="5">
+        <v>644</v>
+      </c>
+      <c r="F42" s="5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>12</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E43" s="5">
+        <v>641</v>
+      </c>
+      <c r="F43" s="5">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>13</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E44" s="5">
+        <v>620</v>
+      </c>
+      <c r="F44" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>14</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E45" s="5">
+        <v>617</v>
+      </c>
+      <c r="F45" s="5">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>15</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E46" s="5">
+        <v>616</v>
+      </c>
+      <c r="F46" s="5">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>16</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E47" s="5">
+        <v>597</v>
+      </c>
+      <c r="F47" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>17</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E48" s="5">
+        <v>591</v>
+      </c>
+      <c r="F48" s="5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>18</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E49" s="5">
+        <v>582</v>
+      </c>
+      <c r="F49" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>19</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E50" s="5">
+        <v>560</v>
+      </c>
+      <c r="F50" s="5">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>20</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E51" s="5">
+        <v>528</v>
+      </c>
+      <c r="F51" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="20"/>
+      <c r="C53" s="20"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="20"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>1</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E55" s="5">
+        <v>1997</v>
+      </c>
+      <c r="F55" s="5">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>2</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E56" s="5">
+        <v>1384</v>
+      </c>
+      <c r="F56" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A9" s="27" t="n">
+      <c r="B57" s="21" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E57" s="5">
+        <v>1313</v>
+      </c>
+      <c r="F57" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F9" s="27" t="n">
+      <c r="B58" s="21" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D58" s="21"/>
+      <c r="E58" s="5">
+        <v>1287</v>
+      </c>
+      <c r="F58" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>5</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1222</v>
+      </c>
+      <c r="F59" s="5">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>6</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E60" s="5">
+        <v>994</v>
+      </c>
+      <c r="F60" s="5">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>7</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E61" s="5">
+        <v>994</v>
+      </c>
+      <c r="F61" s="5">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>8</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D62" s="21"/>
+      <c r="E62" s="5">
+        <v>984</v>
+      </c>
+      <c r="F62" s="5">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>9</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>925</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E63" s="5">
+        <v>950</v>
+      </c>
+      <c r="F63" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>10</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E64" s="5">
+        <v>813</v>
+      </c>
+      <c r="F64" s="5">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>11</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D65" s="21"/>
+      <c r="E65" s="5">
+        <v>643</v>
+      </c>
+      <c r="F65" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>12</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D66" s="21"/>
+      <c r="E66" s="5">
+        <v>543</v>
+      </c>
+      <c r="F66" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>13</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D67" s="21"/>
+      <c r="E67" s="5">
+        <v>532</v>
+      </c>
+      <c r="F67" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>14</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D68" s="21"/>
+      <c r="E68" s="5">
+        <v>502</v>
+      </c>
+      <c r="F68" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>15</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E69" s="5">
+        <v>314</v>
+      </c>
+      <c r="F69" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>16</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D70" s="21"/>
+      <c r="E70" s="5">
+        <v>159</v>
+      </c>
+      <c r="F70" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B72" s="20"/>
+      <c r="C72" s="20"/>
+      <c r="D72" s="20"/>
+      <c r="E72" s="20"/>
+      <c r="F72" s="20"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="29" t="n">
+      <c r="B73" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>1</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E74" s="5">
+        <v>1602</v>
+      </c>
+      <c r="F74" s="5">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>2</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E75" s="5">
+        <v>1008</v>
+      </c>
+      <c r="F75" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>3</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E76" s="5">
+        <v>999</v>
+      </c>
+      <c r="F76" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>4</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E77" s="5">
+        <v>961</v>
+      </c>
+      <c r="F77" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A11" s="27" t="n">
+      <c r="B78" s="21" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E78" s="5">
+        <v>948</v>
+      </c>
+      <c r="F78" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
         <v>6</v>
       </c>
-      <c r="B11" s="28" t="inlineStr">
-[...55 lines deleted...]
-      <c r="A15" s="23" t="n">
+      <c r="B79" s="21" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D79" s="21"/>
+      <c r="E79" s="5">
+        <v>673</v>
+      </c>
+      <c r="F79" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>7</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E80" s="5">
+        <v>566</v>
+      </c>
+      <c r="F80" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>8</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E81" s="5">
+        <v>485</v>
+      </c>
+      <c r="F81" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B83" s="20"/>
+      <c r="C83" s="20"/>
+      <c r="D83" s="20"/>
+      <c r="E83" s="20"/>
+      <c r="F83" s="20"/>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
         <v>1</v>
       </c>
-      <c r="B15" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A16" s="25" t="n">
+      <c r="B85" s="21" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E85" s="5">
+        <v>2289</v>
+      </c>
+      <c r="F85" s="5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
         <v>2</v>
       </c>
-      <c r="B16" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A17" s="23" t="n">
+      <c r="B86" s="21" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C86" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E86" s="5">
+        <v>2105</v>
+      </c>
+      <c r="F86" s="5">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
         <v>3</v>
       </c>
-      <c r="B17" s="24" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F17" s="23" t="n">
+      <c r="B87" s="21" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1988</v>
+      </c>
+      <c r="F87" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>4</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E88" s="5">
+        <v>1396</v>
+      </c>
+      <c r="F88" s="5">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>5</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E89" s="5">
+        <v>1392</v>
+      </c>
+      <c r="F89" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>6</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D90" s="21"/>
+      <c r="E90" s="5">
+        <v>1346</v>
+      </c>
+      <c r="F90" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>7</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E91" s="5">
+        <v>1236</v>
+      </c>
+      <c r="F91" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
+        <v>8</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D92" s="21"/>
+      <c r="E92" s="5">
+        <v>328</v>
+      </c>
+      <c r="F92" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B94" s="20"/>
+      <c r="C94" s="20"/>
+      <c r="D94" s="20"/>
+      <c r="E94" s="20"/>
+      <c r="F94" s="20"/>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F95" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="27" t="n">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5">
+        <v>1</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C96" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E96" s="5">
+        <v>2183</v>
+      </c>
+      <c r="F96" s="5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>2</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E97" s="5">
+        <v>1483</v>
+      </c>
+      <c r="F97" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>3</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E98" s="5">
+        <v>1292</v>
+      </c>
+      <c r="F98" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
         <v>4</v>
       </c>
-      <c r="B18" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A19" s="29" t="n">
+      <c r="B99" s="21" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E99" s="5">
+        <v>985</v>
+      </c>
+      <c r="F99" s="5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
         <v>5</v>
       </c>
-      <c r="B19" s="30" t="inlineStr">
-[...175 lines deleted...]
-      <c r="F26" s="27" t="n">
+      <c r="B100" s="21" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E100" s="5">
+        <v>848</v>
+      </c>
+      <c r="F100" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="27">
-[...1561 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F120"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <dimension ref="A1:F122"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A7" s="25" t="n">
+      <c r="D6" s="21" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E6" s="5">
+        <v>664</v>
+      </c>
+      <c r="F6" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E7" s="5">
+        <v>631</v>
+      </c>
+      <c r="F7" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
+        <v>3</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C8" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E8" s="5">
+        <v>494</v>
+      </c>
+      <c r="F8" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C9" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E9" s="5">
+        <v>472</v>
+      </c>
+      <c r="F9" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E10" s="5">
+        <v>412</v>
+      </c>
+      <c r="F10" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E11" s="5">
+        <v>150</v>
+      </c>
+      <c r="F11" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>1</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1112</v>
+      </c>
+      <c r="F15" s="5">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>2</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E16" s="5">
+        <v>992</v>
+      </c>
+      <c r="F16" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>3</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E17" s="5">
+        <v>987</v>
+      </c>
+      <c r="F17" s="5">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>4</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E18" s="5">
+        <v>785</v>
+      </c>
+      <c r="F18" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>5</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E19" s="5">
+        <v>762</v>
+      </c>
+      <c r="F19" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>6</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E20" s="5">
+        <v>738</v>
+      </c>
+      <c r="F20" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>7</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E21" s="5">
+        <v>727</v>
+      </c>
+      <c r="F21" s="5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>8</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E22" s="5">
+        <v>660</v>
+      </c>
+      <c r="F22" s="5">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>9</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E23" s="5">
+        <v>645</v>
+      </c>
+      <c r="F23" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>10</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E24" s="5">
+        <v>615</v>
+      </c>
+      <c r="F24" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>11</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E25" s="5">
+        <v>615</v>
+      </c>
+      <c r="F25" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>12</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E26" s="5">
+        <v>608</v>
+      </c>
+      <c r="F26" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>13</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E27" s="5">
+        <v>582</v>
+      </c>
+      <c r="F27" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>14</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E28" s="5">
+        <v>571</v>
+      </c>
+      <c r="F28" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>15</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E29" s="5">
+        <v>533</v>
+      </c>
+      <c r="F29" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>16</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E30" s="5">
+        <v>522</v>
+      </c>
+      <c r="F30" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>17</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E31" s="5">
+        <v>490</v>
+      </c>
+      <c r="F31" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>18</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E32" s="5">
+        <v>467</v>
+      </c>
+      <c r="F32" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>19</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E33" s="5">
+        <v>465</v>
+      </c>
+      <c r="F33" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>20</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E34" s="5">
+        <v>443</v>
+      </c>
+      <c r="F34" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>1</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1411</v>
+      </c>
+      <c r="F38" s="5">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>2</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1189</v>
+      </c>
+      <c r="F39" s="5">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>3</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1169</v>
+      </c>
+      <c r="F40" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>4</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1066</v>
+      </c>
+      <c r="F41" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>5</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E42" s="5">
+        <v>995</v>
+      </c>
+      <c r="F42" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>6</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E43" s="5">
+        <v>961</v>
+      </c>
+      <c r="F43" s="5">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>7</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E44" s="5">
+        <v>888</v>
+      </c>
+      <c r="F44" s="5">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>8</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E45" s="5">
+        <v>831</v>
+      </c>
+      <c r="F45" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>9</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E46" s="5">
+        <v>808</v>
+      </c>
+      <c r="F46" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>10</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E47" s="5">
+        <v>805</v>
+      </c>
+      <c r="F47" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>11</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E48" s="5">
+        <v>799</v>
+      </c>
+      <c r="F48" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>12</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E49" s="5">
+        <v>795</v>
+      </c>
+      <c r="F49" s="5">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>13</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E50" s="5">
+        <v>773</v>
+      </c>
+      <c r="F50" s="5">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>14</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E51" s="5">
+        <v>773</v>
+      </c>
+      <c r="F51" s="5">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>15</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E52" s="5">
+        <v>755</v>
+      </c>
+      <c r="F52" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>16</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E53" s="5">
+        <v>728</v>
+      </c>
+      <c r="F53" s="5">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>17</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E54" s="5">
+        <v>689</v>
+      </c>
+      <c r="F54" s="5">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>18</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E55" s="5">
+        <v>636</v>
+      </c>
+      <c r="F55" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>19</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E56" s="5">
+        <v>615</v>
+      </c>
+      <c r="F56" s="5">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>20</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E57" s="5">
+        <v>603</v>
+      </c>
+      <c r="F57" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B59" s="20"/>
+      <c r="C59" s="20"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="20"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>1</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1302</v>
+      </c>
+      <c r="F61" s="5">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>2</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1201</v>
+      </c>
+      <c r="F62" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>3</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1197</v>
+      </c>
+      <c r="F63" s="5">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>4</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1114</v>
+      </c>
+      <c r="F64" s="5">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>5</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1080</v>
+      </c>
+      <c r="F65" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>6</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D66" s="21"/>
+      <c r="E66" s="5">
+        <v>1070</v>
+      </c>
+      <c r="F66" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>7</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E67" s="5">
+        <v>1052</v>
+      </c>
+      <c r="F67" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>8</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E68" s="5">
+        <v>1040</v>
+      </c>
+      <c r="F68" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>9</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E69" s="5">
+        <v>988</v>
+      </c>
+      <c r="F69" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>10</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E70" s="5">
+        <v>959</v>
+      </c>
+      <c r="F70" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>11</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E71" s="5">
+        <v>897</v>
+      </c>
+      <c r="F71" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
+        <v>12</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E72" s="5">
+        <v>885</v>
+      </c>
+      <c r="F72" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>13</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E73" s="5">
+        <v>850</v>
+      </c>
+      <c r="F73" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>14</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>577</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E74" s="5">
+        <v>817</v>
+      </c>
+      <c r="F74" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>15</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E75" s="5">
+        <v>767</v>
+      </c>
+      <c r="F75" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>16</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E76" s="5">
+        <v>755</v>
+      </c>
+      <c r="F76" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>17</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E77" s="5">
+        <v>741</v>
+      </c>
+      <c r="F77" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>18</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E78" s="5">
+        <v>691</v>
+      </c>
+      <c r="F78" s="5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>19</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E79" s="5">
+        <v>614</v>
+      </c>
+      <c r="F79" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>20</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E80" s="5">
+        <v>299</v>
+      </c>
+      <c r="F80" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B82" s="20"/>
+      <c r="C82" s="20"/>
+      <c r="D82" s="20"/>
+      <c r="E82" s="20"/>
+      <c r="F82" s="20"/>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
+        <v>1</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C84" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D84" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E84" s="5">
+        <v>1708</v>
+      </c>
+      <c r="F84" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>2</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E85" s="5">
+        <v>1677</v>
+      </c>
+      <c r="F85" s="5">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
+        <v>3</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C86" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E86" s="5">
+        <v>1580</v>
+      </c>
+      <c r="F86" s="5">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>4</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1398</v>
+      </c>
+      <c r="F87" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>5</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E88" s="5">
+        <v>1311</v>
+      </c>
+      <c r="F88" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>6</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E89" s="5">
+        <v>1270</v>
+      </c>
+      <c r="F89" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>7</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E90" s="5">
+        <v>1244</v>
+      </c>
+      <c r="F90" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>8</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E91" s="5">
+        <v>1101</v>
+      </c>
+      <c r="F91" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
+        <v>9</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E92" s="5">
+        <v>1032</v>
+      </c>
+      <c r="F92" s="5">
         <v>77</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>10</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E93" s="5">
+        <v>959</v>
+      </c>
+      <c r="F93" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
+        <v>11</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C94" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E94" s="5">
+        <v>913</v>
+      </c>
+      <c r="F94" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>12</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C95" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E95" s="5">
+        <v>707</v>
+      </c>
+      <c r="F95" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B97" s="20"/>
+      <c r="C97" s="20"/>
+      <c r="D97" s="20"/>
+      <c r="E97" s="20"/>
+      <c r="F97" s="20"/>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>1</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E99" s="5">
+        <v>2259</v>
+      </c>
+      <c r="F99" s="5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
+        <v>2</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E100" s="5">
+        <v>2074</v>
+      </c>
+      <c r="F100" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A9" s="27" t="n">
+      <c r="B101" s="21" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C101" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E101" s="5">
+        <v>1885</v>
+      </c>
+      <c r="F101" s="5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A10" s="29" t="n">
+      <c r="B102" s="21" t="s">
+        <v>855</v>
+      </c>
+      <c r="C102" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E102" s="5">
+        <v>1426</v>
+      </c>
+      <c r="F102" s="5">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...59 lines deleted...]
-      <c r="A14" s="23" t="n">
+      <c r="B103" s="21" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C103" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E103" s="5">
+        <v>1293</v>
+      </c>
+      <c r="F103" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="5">
+        <v>6</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C104" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E104" s="5">
+        <v>1132</v>
+      </c>
+      <c r="F104" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="5">
+        <v>7</v>
+      </c>
+      <c r="B105" s="21" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C105" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>927</v>
+      </c>
+      <c r="E105" s="5">
+        <v>1031</v>
+      </c>
+      <c r="F105" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5">
+        <v>8</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C106" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E106" s="5">
+        <v>544</v>
+      </c>
+      <c r="F106" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B108" s="20"/>
+      <c r="C108" s="20"/>
+      <c r="D108" s="20"/>
+      <c r="E108" s="20"/>
+      <c r="F108" s="20"/>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="5">
         <v>1</v>
       </c>
-      <c r="B14" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A15" s="25" t="n">
+      <c r="B110" s="21" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C110" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D110" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E110" s="5">
+        <v>2382</v>
+      </c>
+      <c r="F110" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="5">
         <v>2</v>
       </c>
-      <c r="B15" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A16" s="23" t="n">
+      <c r="B111" s="21" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C111" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E111" s="5">
+        <v>2277</v>
+      </c>
+      <c r="F111" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="5">
         <v>3</v>
       </c>
-      <c r="B16" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A17" s="27" t="n">
+      <c r="B112" s="21" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C112" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E112" s="5">
+        <v>2164</v>
+      </c>
+      <c r="F112" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="5">
         <v>4</v>
       </c>
-      <c r="B17" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A18" s="29" t="n">
+      <c r="B113" s="21" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C113" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E113" s="5">
+        <v>2150</v>
+      </c>
+      <c r="F113" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="5">
         <v>5</v>
       </c>
-      <c r="B18" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A19" s="27" t="n">
+      <c r="B114" s="21" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C114" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D114" s="21" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E114" s="5">
+        <v>1754</v>
+      </c>
+      <c r="F114" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="5">
         <v>6</v>
       </c>
-      <c r="B19" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A20" s="29" t="n">
+      <c r="B115" s="21" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C115" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D115" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E115" s="5">
+        <v>1619</v>
+      </c>
+      <c r="F115" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="5">
         <v>7</v>
       </c>
-      <c r="B20" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A21" s="27" t="n">
+      <c r="B116" s="21" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C116" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D116" s="21" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E116" s="5">
+        <v>1593</v>
+      </c>
+      <c r="F116" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="5">
         <v>8</v>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A22" s="29" t="n">
+      <c r="B117" s="21" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C117" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D117" s="21" t="s">
+        <v>927</v>
+      </c>
+      <c r="E117" s="5">
+        <v>1568</v>
+      </c>
+      <c r="F117" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="5">
         <v>9</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A23" s="27" t="n">
+      <c r="B118" s="21" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C118" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D118" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E118" s="5">
+        <v>1459</v>
+      </c>
+      <c r="F118" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="5">
         <v>10</v>
       </c>
-      <c r="B23" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A24" s="29" t="n">
+      <c r="B119" s="21" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C119" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D119" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E119" s="5">
+        <v>1342</v>
+      </c>
+      <c r="F119" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="5">
         <v>11</v>
       </c>
-      <c r="B24" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A25" s="27" t="n">
+      <c r="B120" s="21" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C120" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D120" s="21" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E120" s="5">
+        <v>1257</v>
+      </c>
+      <c r="F120" s="5">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="5">
         <v>12</v>
       </c>
-      <c r="B25" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A26" s="29" t="n">
+      <c r="B121" s="21" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C121" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E121" s="5">
+        <v>1226</v>
+      </c>
+      <c r="F121" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="5">
         <v>13</v>
       </c>
-      <c r="B26" s="30" t="inlineStr">
-[...1807 lines deleted...]
-      <c r="C108" s="24" t="n">
+      <c r="B122" s="21" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C122" s="5">
         <v>2006</v>
       </c>
-      <c r="D108" s="24" t="inlineStr">
-[...292 lines deleted...]
-      <c r="E120" s="29" t="n">
+      <c r="D122" s="21" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E122" s="5">
         <v>1190</v>
       </c>
-      <c r="F120" s="29" t="n">
+      <c r="F122" s="5">
         <v>52</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F101"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+  <dimension ref="A1:F103"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E6" s="5">
+        <v>1176</v>
+      </c>
+      <c r="F6" s="5">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
+        <v>2</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C7" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E7" s="5">
+        <v>623</v>
+      </c>
+      <c r="F7" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
+        <v>3</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C8" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E8" s="5">
+        <v>615</v>
+      </c>
+      <c r="F8" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C9" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E9" s="5">
+        <v>587</v>
+      </c>
+      <c r="F9" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D10" s="21"/>
+      <c r="E10" s="5">
+        <v>456</v>
+      </c>
+      <c r="F10" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D11" s="21"/>
+      <c r="E11" s="5">
+        <v>344</v>
+      </c>
+      <c r="F11" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
+        <v>7</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C12" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E12" s="5">
+        <v>273</v>
+      </c>
+      <c r="F12" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>1</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1067</v>
+      </c>
+      <c r="F16" s="5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>2</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E17" s="5">
+        <v>1009</v>
+      </c>
+      <c r="F17" s="5">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>3</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E18" s="5">
+        <v>981</v>
+      </c>
+      <c r="F18" s="5">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>4</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E19" s="5">
+        <v>807</v>
+      </c>
+      <c r="F19" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>5</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E20" s="5">
+        <v>806</v>
+      </c>
+      <c r="F20" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>6</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E21" s="5">
+        <v>762</v>
+      </c>
+      <c r="F21" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>7</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E22" s="5">
+        <v>706</v>
+      </c>
+      <c r="F22" s="5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>8</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E23" s="5">
+        <v>692</v>
+      </c>
+      <c r="F23" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>9</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E24" s="5">
+        <v>606</v>
+      </c>
+      <c r="F24" s="5">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>10</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E25" s="5">
+        <v>588</v>
+      </c>
+      <c r="F25" s="5">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>11</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E26" s="5">
+        <v>536</v>
+      </c>
+      <c r="F26" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>12</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E27" s="5">
+        <v>504</v>
+      </c>
+      <c r="F27" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>13</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E28" s="5">
+        <v>431</v>
+      </c>
+      <c r="F28" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>14</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E29" s="5">
+        <v>413</v>
+      </c>
+      <c r="F29" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>15</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E30" s="5">
+        <v>348</v>
+      </c>
+      <c r="F30" s="5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>16</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E31" s="5">
+        <v>336</v>
+      </c>
+      <c r="F31" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>17</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E32" s="5">
+        <v>222</v>
+      </c>
+      <c r="F32" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>18</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E33" s="5">
+        <v>195</v>
+      </c>
+      <c r="F33" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>19</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D34" s="21"/>
+      <c r="E34" s="5">
+        <v>127</v>
+      </c>
+      <c r="F34" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>1</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1704</v>
+      </c>
+      <c r="F38" s="5">
         <v>246</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A8" s="23" t="n">
+      <c r="B39" s="21" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1699</v>
+      </c>
+      <c r="F39" s="5">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A9" s="27" t="n">
+      <c r="B40" s="21" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1570</v>
+      </c>
+      <c r="F40" s="5">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...11 lines deleted...]
-      <c r="F9" s="27" t="n">
+      <c r="B41" s="21" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1516</v>
+      </c>
+      <c r="F41" s="5">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>5</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E42" s="5">
+        <v>1415</v>
+      </c>
+      <c r="F42" s="5">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>6</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E43" s="5">
+        <v>1397</v>
+      </c>
+      <c r="F43" s="5">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>7</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E44" s="5">
+        <v>1191</v>
+      </c>
+      <c r="F44" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>8</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1101</v>
+      </c>
+      <c r="F45" s="5">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>9</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E46" s="5">
+        <v>1096</v>
+      </c>
+      <c r="F46" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>10</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E47" s="5">
+        <v>1001</v>
+      </c>
+      <c r="F47" s="5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>11</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E48" s="5">
+        <v>850</v>
+      </c>
+      <c r="F48" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>12</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E49" s="5">
+        <v>695</v>
+      </c>
+      <c r="F49" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>13</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E50" s="5">
+        <v>571</v>
+      </c>
+      <c r="F50" s="5">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>14</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E51" s="5">
+        <v>531</v>
+      </c>
+      <c r="F51" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="29" t="n">
+      <c r="B52" s="21" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E52" s="5">
+        <v>513</v>
+      </c>
+      <c r="F52" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>16</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E53" s="5">
+        <v>476</v>
+      </c>
+      <c r="F53" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>17</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D54" s="21"/>
+      <c r="E54" s="5">
+        <v>251</v>
+      </c>
+      <c r="F54" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="20"/>
+      <c r="C56" s="20"/>
+      <c r="D56" s="20"/>
+      <c r="E56" s="20"/>
+      <c r="F56" s="20"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
+        <v>1</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E58" s="5">
+        <v>2041</v>
+      </c>
+      <c r="F58" s="5">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>2</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1694</v>
+      </c>
+      <c r="F59" s="5">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>3</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1677</v>
+      </c>
+      <c r="F60" s="5">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>4</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D61" s="21"/>
+      <c r="E61" s="5">
+        <v>1586</v>
+      </c>
+      <c r="F61" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...11 lines deleted...]
-      <c r="F10" s="29" t="n">
+      <c r="B62" s="21" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1580</v>
+      </c>
+      <c r="F62" s="5">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>6</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1533</v>
+      </c>
+      <c r="F63" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>7</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1457</v>
+      </c>
+      <c r="F64" s="5">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>8</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1305</v>
+      </c>
+      <c r="F65" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>9</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E66" s="5">
+        <v>1229</v>
+      </c>
+      <c r="F66" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>10</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E67" s="5">
+        <v>995</v>
+      </c>
+      <c r="F67" s="5">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>11</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E68" s="5">
+        <v>938</v>
+      </c>
+      <c r="F68" s="5">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>12</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E69" s="5">
+        <v>848</v>
+      </c>
+      <c r="F69" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>13</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E70" s="5">
+        <v>690</v>
+      </c>
+      <c r="F70" s="5">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>14</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D71" s="21"/>
+      <c r="E71" s="5">
+        <v>413</v>
+      </c>
+      <c r="F71" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B73" s="20"/>
+      <c r="C73" s="20"/>
+      <c r="D73" s="20"/>
+      <c r="E73" s="20"/>
+      <c r="F73" s="20"/>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>1</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E75" s="5">
+        <v>2015</v>
+      </c>
+      <c r="F75" s="5">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>2</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E76" s="5">
+        <v>1989</v>
+      </c>
+      <c r="F76" s="5">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>3</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1897</v>
+      </c>
+      <c r="F77" s="5">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>4</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E78" s="5">
+        <v>1641</v>
+      </c>
+      <c r="F78" s="5">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>5</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E79" s="5">
+        <v>1623</v>
+      </c>
+      <c r="F79" s="5">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>6</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E80" s="5">
+        <v>1469</v>
+      </c>
+      <c r="F80" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>7</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E81" s="5">
+        <v>1208</v>
+      </c>
+      <c r="F81" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
+        <v>8</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E82" s="5">
+        <v>1202</v>
+      </c>
+      <c r="F82" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>9</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C83" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E83" s="5">
+        <v>1188</v>
+      </c>
+      <c r="F83" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
+        <v>10</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C84" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D84" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E84" s="5">
+        <v>966</v>
+      </c>
+      <c r="F84" s="5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>11</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E85" s="5">
+        <v>947</v>
+      </c>
+      <c r="F85" s="5">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B87" s="20"/>
+      <c r="C87" s="20"/>
+      <c r="D87" s="20"/>
+      <c r="E87" s="20"/>
+      <c r="F87" s="20"/>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>1</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E89" s="5">
+        <v>2138</v>
+      </c>
+      <c r="F89" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="27" t="n">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>2</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E90" s="5">
+        <v>2022</v>
+      </c>
+      <c r="F90" s="5">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>3</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E91" s="5">
+        <v>1995</v>
+      </c>
+      <c r="F91" s="5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
+        <v>4</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E92" s="5">
+        <v>1984</v>
+      </c>
+      <c r="F92" s="5">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>5</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E93" s="5">
+        <v>1746</v>
+      </c>
+      <c r="F93" s="5">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
         <v>6</v>
       </c>
-      <c r="B11" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A12" s="29" t="n">
+      <c r="B94" s="21" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C94" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E94" s="5">
+        <v>1531</v>
+      </c>
+      <c r="F94" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
         <v>7</v>
       </c>
-      <c r="B12" s="30" t="inlineStr">
-[...59 lines deleted...]
-      <c r="A16" s="23" t="n">
+      <c r="B95" s="21" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C95" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E95" s="5">
+        <v>1474</v>
+      </c>
+      <c r="F95" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5">
+        <v>8</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C96" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E96" s="5">
+        <v>1299</v>
+      </c>
+      <c r="F96" s="5">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>9</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E97" s="5">
+        <v>1275</v>
+      </c>
+      <c r="F97" s="5">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>10</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D98" s="21"/>
+      <c r="E98" s="5">
+        <v>1189</v>
+      </c>
+      <c r="F98" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B100" s="20"/>
+      <c r="C100" s="20"/>
+      <c r="D100" s="20"/>
+      <c r="E100" s="20"/>
+      <c r="F100" s="20"/>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5">
         <v>1</v>
       </c>
-      <c r="B16" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A17" s="25" t="n">
+      <c r="B102" s="21" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C102" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E102" s="5">
+        <v>1804</v>
+      </c>
+      <c r="F102" s="5">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="5">
         <v>2</v>
       </c>
-      <c r="B17" s="26" t="inlineStr">
-[...1835 lines deleted...]
-      <c r="C101" s="26" t="n">
+      <c r="B103" s="21" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C103" s="5">
         <v>2006</v>
       </c>
-      <c r="D101" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E101" s="25" t="n">
+      <c r="D103" s="21" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E103" s="5">
         <v>1719</v>
       </c>
-      <c r="F101" s="25" t="n">
+      <c r="F103" s="5">
         <v>167</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F109"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="5">
         <v>709</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>185</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="5">
         <v>657</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F7" s="5">
         <v>57</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="24" t="n">
+      <c r="B8" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="5">
         <v>2019</v>
       </c>
-      <c r="D8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E8" s="23" t="n">
+      <c r="D8" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" s="5">
         <v>370</v>
       </c>
-      <c r="F8" s="23" t="n">
+      <c r="F8" s="5">
         <v>26</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="27" t="n">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" s="28" t="n">
+      <c r="B9" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="5">
         <v>2018</v>
       </c>
-      <c r="D9" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E9" s="27" t="n">
+      <c r="D9" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" s="5">
         <v>346</v>
       </c>
-      <c r="F9" s="27" t="n">
+      <c r="F9" s="5">
         <v>34</v>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="29" t="n">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" s="30" t="n">
+      <c r="B10" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="5">
         <v>2018</v>
       </c>
-      <c r="D10" s="30" t="inlineStr"/>
-      <c r="E10" s="29" t="n">
+      <c r="D10" s="21"/>
+      <c r="E10" s="5">
         <v>236</v>
       </c>
-      <c r="F10" s="29" t="n">
+      <c r="F10" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="27" t="n">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>6</v>
       </c>
-      <c r="B11" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="28" t="n">
+      <c r="B11" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="5">
         <v>2018</v>
       </c>
-      <c r="D11" s="28" t="inlineStr"/>
-      <c r="E11" s="27" t="n">
+      <c r="D11" s="21"/>
+      <c r="E11" s="5">
         <v>104</v>
       </c>
-      <c r="F11" s="27" t="n">
+      <c r="F11" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="29" t="n">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>7</v>
       </c>
-      <c r="B12" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="30" t="n">
+      <c r="B12" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="5">
         <v>2019</v>
       </c>
-      <c r="D12" s="30" t="inlineStr"/>
-      <c r="E12" s="29" t="n">
+      <c r="D12" s="21"/>
+      <c r="E12" s="5">
         <v>100</v>
       </c>
-      <c r="F12" s="29" t="n">
+      <c r="F12" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="14">
-[...39 lines deleted...]
-      <c r="A16" s="23" t="n">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>1</v>
       </c>
-      <c r="B16" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" s="24" t="n">
+      <c r="B16" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1624</v>
+      </c>
+      <c r="F16" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>2</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" s="5">
         <v>2016</v>
       </c>
-      <c r="D16" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E16" s="23" t="n">
+      <c r="D17" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="5">
+        <v>897</v>
+      </c>
+      <c r="F17" s="5">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>3</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="5">
+        <v>734</v>
+      </c>
+      <c r="F18" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>4</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D19" s="21"/>
+      <c r="E19" s="5">
+        <v>696</v>
+      </c>
+      <c r="F19" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>5</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D20" s="21"/>
+      <c r="E20" s="5">
+        <v>674</v>
+      </c>
+      <c r="F20" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>6</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E21" s="5">
+        <v>671</v>
+      </c>
+      <c r="F21" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>7</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" s="5">
+        <v>563</v>
+      </c>
+      <c r="F22" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>8</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" s="5">
+        <v>534</v>
+      </c>
+      <c r="F23" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>9</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" s="5">
+        <v>533</v>
+      </c>
+      <c r="F24" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>10</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="5">
+        <v>519</v>
+      </c>
+      <c r="F25" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>11</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="5">
+        <v>506</v>
+      </c>
+      <c r="F26" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>12</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="5">
+        <v>493</v>
+      </c>
+      <c r="F27" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>13</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D28" s="21"/>
+      <c r="E28" s="5">
+        <v>489</v>
+      </c>
+      <c r="F28" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>14</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="E29" s="5">
+        <v>460</v>
+      </c>
+      <c r="F29" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>15</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="5">
+        <v>454</v>
+      </c>
+      <c r="F30" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>16</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D31" s="21"/>
+      <c r="E31" s="5">
+        <v>428</v>
+      </c>
+      <c r="F31" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>17</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E32" s="5">
+        <v>415</v>
+      </c>
+      <c r="F32" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>18</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" s="5">
+        <v>405</v>
+      </c>
+      <c r="F33" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>19</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" s="5">
+        <v>393</v>
+      </c>
+      <c r="F34" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>20</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D35" s="21"/>
+      <c r="E35" s="5">
+        <v>370</v>
+      </c>
+      <c r="F35" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>1</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1449</v>
+      </c>
+      <c r="F39" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>2</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1408</v>
+      </c>
+      <c r="F40" s="5">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>3</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1171</v>
+      </c>
+      <c r="F41" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>4</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E42" s="5">
+        <v>1170</v>
+      </c>
+      <c r="F42" s="5">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>5</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E43" s="5">
+        <v>1160</v>
+      </c>
+      <c r="F43" s="5">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>6</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="E44" s="5">
+        <v>913</v>
+      </c>
+      <c r="F44" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>7</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E45" s="5">
+        <v>858</v>
+      </c>
+      <c r="F45" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>8</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E46" s="5">
+        <v>804</v>
+      </c>
+      <c r="F46" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>9</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="E47" s="5">
         <v>797</v>
       </c>
-      <c r="F16" s="23" t="n">
-[...4 lines deleted...]
-      <c r="A17" s="25" t="n">
+      <c r="F47" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>10</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="E48" s="5">
+        <v>549</v>
+      </c>
+      <c r="F48" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>11</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E49" s="5">
+        <v>542</v>
+      </c>
+      <c r="F49" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>12</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E50" s="5">
+        <v>519</v>
+      </c>
+      <c r="F50" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>13</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="E51" s="5">
+        <v>509</v>
+      </c>
+      <c r="F51" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>14</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="E52" s="5">
+        <v>456</v>
+      </c>
+      <c r="F52" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>15</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E53" s="5">
+        <v>449</v>
+      </c>
+      <c r="F53" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>16</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E54" s="5">
+        <v>434</v>
+      </c>
+      <c r="F54" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>17</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="E55" s="5">
+        <v>355</v>
+      </c>
+      <c r="F55" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>18</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E56" s="5">
+        <v>296</v>
+      </c>
+      <c r="F56" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>19</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E57" s="5">
+        <v>282</v>
+      </c>
+      <c r="F57" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B59" s="20"/>
+      <c r="C59" s="20"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="20"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>1</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1539</v>
+      </c>
+      <c r="F61" s="5">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
         <v>2</v>
       </c>
-      <c r="B17" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A18" s="23" t="n">
+      <c r="B62" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1536</v>
+      </c>
+      <c r="F62" s="5">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
         <v>3</v>
       </c>
-      <c r="B18" s="24" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A19" s="27" t="n">
+      <c r="B63" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1381</v>
+      </c>
+      <c r="F63" s="5">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
         <v>4</v>
       </c>
-      <c r="B19" s="28" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A20" s="29" t="n">
+      <c r="B64" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1376</v>
+      </c>
+      <c r="F64" s="5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
         <v>5</v>
       </c>
-      <c r="B20" s="30" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F20" s="29" t="n">
+      <c r="B65" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1199</v>
+      </c>
+      <c r="F65" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>6</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="E66" s="5">
+        <v>1189</v>
+      </c>
+      <c r="F66" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>7</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="E67" s="5">
+        <v>1064</v>
+      </c>
+      <c r="F67" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>8</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E68" s="5">
+        <v>890</v>
+      </c>
+      <c r="F68" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>9</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="E69" s="5">
+        <v>864</v>
+      </c>
+      <c r="F69" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>10</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="E70" s="5">
+        <v>858</v>
+      </c>
+      <c r="F70" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>11</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D71" s="21"/>
+      <c r="E71" s="5">
+        <v>784</v>
+      </c>
+      <c r="F71" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
+        <v>12</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="E72" s="5">
+        <v>758</v>
+      </c>
+      <c r="F72" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>13</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="E73" s="5">
+        <v>748</v>
+      </c>
+      <c r="F73" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>14</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D74" s="21"/>
+      <c r="E74" s="5">
+        <v>730</v>
+      </c>
+      <c r="F74" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>15</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D75" s="21"/>
+      <c r="E75" s="5">
+        <v>601</v>
+      </c>
+      <c r="F75" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>16</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="E76" s="5">
+        <v>595</v>
+      </c>
+      <c r="F76" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>17</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D77" s="21"/>
+      <c r="E77" s="5">
+        <v>235</v>
+      </c>
+      <c r="F77" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B79" s="20"/>
+      <c r="C79" s="20"/>
+      <c r="D79" s="20"/>
+      <c r="E79" s="20"/>
+      <c r="F79" s="20"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>1</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="E81" s="5">
+        <v>1607</v>
+      </c>
+      <c r="F81" s="5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
+        <v>2</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E82" s="5">
+        <v>1572</v>
+      </c>
+      <c r="F82" s="5">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>3</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="C83" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E83" s="5">
+        <v>1302</v>
+      </c>
+      <c r="F83" s="5">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
+        <v>4</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="C84" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D84" s="21"/>
+      <c r="E84" s="5">
+        <v>1135</v>
+      </c>
+      <c r="F84" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>5</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E85" s="5">
+        <v>997</v>
+      </c>
+      <c r="F85" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
+        <v>6</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="C86" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="E86" s="5">
+        <v>919</v>
+      </c>
+      <c r="F86" s="5">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>7</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="E87" s="5">
+        <v>909</v>
+      </c>
+      <c r="F87" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>8</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D88" s="21"/>
+      <c r="E88" s="5">
+        <v>860</v>
+      </c>
+      <c r="F88" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="27" t="n">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>9</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E89" s="5">
+        <v>695</v>
+      </c>
+      <c r="F89" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B91" s="20"/>
+      <c r="C91" s="20"/>
+      <c r="D91" s="20"/>
+      <c r="E91" s="20"/>
+      <c r="F91" s="20"/>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>1</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="E93" s="5">
+        <v>1741</v>
+      </c>
+      <c r="F93" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
+        <v>2</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="C94" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="E94" s="5">
+        <v>1625</v>
+      </c>
+      <c r="F94" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>3</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="C95" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="E95" s="5">
+        <v>1613</v>
+      </c>
+      <c r="F95" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5">
+        <v>4</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="C96" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="E96" s="5">
+        <v>1545</v>
+      </c>
+      <c r="F96" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>5</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E97" s="5">
+        <v>1515</v>
+      </c>
+      <c r="F97" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
         <v>6</v>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A22" s="29" t="n">
+      <c r="B98" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="E98" s="5">
+        <v>1142</v>
+      </c>
+      <c r="F98" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
         <v>7</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A23" s="27" t="n">
+      <c r="B99" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D99" s="21"/>
+      <c r="E99" s="5">
+        <v>1074</v>
+      </c>
+      <c r="F99" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
         <v>8</v>
       </c>
-      <c r="B23" s="28" t="inlineStr">
-[...87 lines deleted...]
-      <c r="F26" s="29" t="n">
+      <c r="B100" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="E100" s="5">
+        <v>366</v>
+      </c>
+      <c r="F100" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B102" s="20"/>
+      <c r="C102" s="20"/>
+      <c r="D102" s="20"/>
+      <c r="E102" s="20"/>
+      <c r="F102" s="20"/>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C103" s="3" t="s">
         <v>42</v>
       </c>
-    </row>
-[...113 lines deleted...]
-      <c r="A32" s="29" t="n">
+      <c r="D103" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="5">
+        <v>1</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="C104" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E104" s="5">
+        <v>1778</v>
+      </c>
+      <c r="F104" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="5">
+        <v>2</v>
+      </c>
+      <c r="B105" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="C105" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="E105" s="5">
+        <v>1668</v>
+      </c>
+      <c r="F105" s="5">
         <v>17</v>
       </c>
-      <c r="B32" s="30" t="inlineStr">
-[...171 lines deleted...]
-      <c r="A41" s="23" t="n">
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5">
         <v>3</v>
       </c>
-      <c r="B41" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A42" s="27" t="n">
+      <c r="B106" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="C106" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="E106" s="5">
+        <v>1469</v>
+      </c>
+      <c r="F106" s="5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="5">
         <v>4</v>
       </c>
-      <c r="B42" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A43" s="29" t="n">
+      <c r="B107" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="C107" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>168</v>
+      </c>
+      <c r="E107" s="5">
+        <v>1449</v>
+      </c>
+      <c r="F107" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
         <v>5</v>
       </c>
-      <c r="B43" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A44" s="27" t="n">
+      <c r="B108" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C108" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>170</v>
+      </c>
+      <c r="E108" s="5">
+        <v>1319</v>
+      </c>
+      <c r="F108" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="5">
         <v>6</v>
       </c>
-      <c r="B44" s="28" t="inlineStr">
-[...279 lines deleted...]
-      <c r="F55" s="29" t="n">
+      <c r="B109" s="21" t="s">
+        <v>171</v>
+      </c>
+      <c r="C109" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E109" s="5">
+        <v>804</v>
+      </c>
+      <c r="F109" s="5">
         <v>33</v>
       </c>
     </row>
-    <row r="56">
-[...1134 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
+  <dimension ref="A1:F75"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A10" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E6" s="5">
+        <v>421</v>
+      </c>
+      <c r="F6" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
+        <v>2</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C7" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E7" s="5">
+        <v>341</v>
+      </c>
+      <c r="F7" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>1</v>
       </c>
-      <c r="B10" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" s="24" t="n">
+      <c r="B11" s="21" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C11" s="5">
         <v>2017</v>
       </c>
-      <c r="D10" s="24" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A11" s="25" t="n">
+      <c r="D11" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1013</v>
+      </c>
+      <c r="F11" s="5">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>2</v>
       </c>
-      <c r="B11" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="26" t="n">
+      <c r="B12" s="21" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C12" s="5">
         <v>2016</v>
       </c>
-      <c r="D11" s="26" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F11" s="25" t="n">
+      <c r="D12" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E12" s="5">
+        <v>927</v>
+      </c>
+      <c r="F12" s="5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>3</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C13" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E13" s="5">
+        <v>717</v>
+      </c>
+      <c r="F13" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
+        <v>4</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>551</v>
+      </c>
+      <c r="C14" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E14" s="5">
+        <v>620</v>
+      </c>
+      <c r="F14" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>5</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E15" s="5">
+        <v>571</v>
+      </c>
+      <c r="F15" s="5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>6</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E16" s="5">
+        <v>526</v>
+      </c>
+      <c r="F16" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>7</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E17" s="5">
+        <v>503</v>
+      </c>
+      <c r="F17" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>8</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E18" s="5">
+        <v>469</v>
+      </c>
+      <c r="F18" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>9</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E19" s="5">
+        <v>451</v>
+      </c>
+      <c r="F19" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>10</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E20" s="5">
+        <v>420</v>
+      </c>
+      <c r="F20" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>11</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E21" s="5">
+        <v>347</v>
+      </c>
+      <c r="F21" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>12</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D22" s="21"/>
+      <c r="E22" s="5">
+        <v>340</v>
+      </c>
+      <c r="F22" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>13</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E23" s="5">
+        <v>217</v>
+      </c>
+      <c r="F23" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="23" t="n">
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>1</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E27" s="5">
+        <v>2219</v>
+      </c>
+      <c r="F27" s="5">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>2</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D28" s="21"/>
+      <c r="E28" s="5">
+        <v>845</v>
+      </c>
+      <c r="F28" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
         <v>3</v>
       </c>
-      <c r="B12" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A13" s="27" t="n">
+      <c r="B29" s="21" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E29" s="5">
+        <v>814</v>
+      </c>
+      <c r="F29" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
         <v>4</v>
       </c>
-      <c r="B13" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A14" s="29" t="n">
+      <c r="B30" s="21" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E30" s="5">
+        <v>794</v>
+      </c>
+      <c r="F30" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
         <v>5</v>
       </c>
-      <c r="B14" s="30" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F14" s="29" t="n">
+      <c r="B31" s="21" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E31" s="5">
+        <v>641</v>
+      </c>
+      <c r="F31" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>6</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E32" s="5">
+        <v>615</v>
+      </c>
+      <c r="F32" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>7</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E33" s="5">
+        <v>546</v>
+      </c>
+      <c r="F33" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>8</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E34" s="5">
+        <v>157</v>
+      </c>
+      <c r="F34" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>1</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1692</v>
+      </c>
+      <c r="F38" s="5">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>2</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1407</v>
+      </c>
+      <c r="F39" s="5">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>3</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1232</v>
+      </c>
+      <c r="F40" s="5">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>4</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1219</v>
+      </c>
+      <c r="F41" s="5">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>5</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E42" s="5">
+        <v>794</v>
+      </c>
+      <c r="F42" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>6</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E43" s="5">
+        <v>779</v>
+      </c>
+      <c r="F43" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>7</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E44" s="5">
+        <v>453</v>
+      </c>
+      <c r="F44" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="20"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>1</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>725</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1994</v>
+      </c>
+      <c r="F48" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>2</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E49" s="5">
+        <v>1573</v>
+      </c>
+      <c r="F49" s="5">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>3</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E50" s="5">
+        <v>1358</v>
+      </c>
+      <c r="F50" s="5">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>4</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E51" s="5">
+        <v>742</v>
+      </c>
+      <c r="F51" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>5</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E52" s="5">
+        <v>734</v>
+      </c>
+      <c r="F52" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>6</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E53" s="5">
+        <v>700</v>
+      </c>
+      <c r="F53" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>7</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E54" s="5">
+        <v>576</v>
+      </c>
+      <c r="F54" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B56" s="20"/>
+      <c r="C56" s="20"/>
+      <c r="D56" s="20"/>
+      <c r="E56" s="20"/>
+      <c r="F56" s="20"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
+        <v>1</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E58" s="5">
+        <v>2120</v>
+      </c>
+      <c r="F58" s="5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>2</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1644</v>
+      </c>
+      <c r="F59" s="5">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>3</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1479</v>
+      </c>
+      <c r="F60" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>4</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1351</v>
+      </c>
+      <c r="F61" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>5</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D62" s="21"/>
+      <c r="E62" s="5">
+        <v>1324</v>
+      </c>
+      <c r="F62" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>6</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1151</v>
+      </c>
+      <c r="F63" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>7</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1098</v>
+      </c>
+      <c r="F64" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="27" t="n">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>8</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1098</v>
+      </c>
+      <c r="F65" s="5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>9</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D66" s="21"/>
+      <c r="E66" s="5">
+        <v>906</v>
+      </c>
+      <c r="F66" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="20"/>
+      <c r="C68" s="20"/>
+      <c r="D68" s="20"/>
+      <c r="E68" s="20"/>
+      <c r="F68" s="20"/>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>1</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E70" s="5">
+        <v>2330</v>
+      </c>
+      <c r="F70" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>2</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E71" s="5">
+        <v>1600</v>
+      </c>
+      <c r="F71" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
+        <v>3</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E72" s="5">
+        <v>1571</v>
+      </c>
+      <c r="F72" s="5">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>4</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E73" s="5">
+        <v>1509</v>
+      </c>
+      <c r="F73" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>5</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E74" s="5">
+        <v>1501</v>
+      </c>
+      <c r="F74" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
         <v>6</v>
       </c>
-      <c r="B15" s="28" t="inlineStr">
-[...1051 lines deleted...]
-      <c r="C66" s="24" t="n">
+      <c r="B75" s="21" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C75" s="5">
         <v>2007</v>
       </c>
-      <c r="D66" s="24" t="inlineStr">
-[...124 lines deleted...]
-      <c r="E71" s="27" t="n">
+      <c r="D75" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E75" s="5">
         <v>1315</v>
       </c>
-      <c r="F71" s="27" t="n">
+      <c r="F75" s="5">
         <v>102</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:F161"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E6" s="5">
         <v>1004</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>130</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E7" s="5">
         <v>1001</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F7" s="5">
         <v>50</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="24" t="n">
+      <c r="B8" s="21" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C8" s="5">
         <v>2018</v>
       </c>
-      <c r="D8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E8" s="23" t="n">
+      <c r="D8" s="21" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E8" s="5">
+        <v>1001</v>
+      </c>
+      <c r="F8" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C9" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E9" s="5">
         <v>898</v>
       </c>
-      <c r="F8" s="23" t="n">
+      <c r="F9" s="5">
         <v>59</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="27" t="n">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E10" s="5">
+        <v>825</v>
+      </c>
+      <c r="F10" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E11" s="5">
+        <v>814</v>
+      </c>
+      <c r="F11" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
+        <v>7</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C12" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E12" s="5">
+        <v>811</v>
+      </c>
+      <c r="F12" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>8</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C13" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E13" s="5">
+        <v>721</v>
+      </c>
+      <c r="F13" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
+        <v>9</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C14" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E14" s="5">
+        <v>703</v>
+      </c>
+      <c r="F14" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>10</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E15" s="5">
+        <v>649</v>
+      </c>
+      <c r="F15" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>11</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E16" s="5">
+        <v>635</v>
+      </c>
+      <c r="F16" s="5">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>12</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E17" s="5">
+        <v>622</v>
+      </c>
+      <c r="F17" s="5">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>13</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E18" s="5">
+        <v>500</v>
+      </c>
+      <c r="F18" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>14</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E19" s="5">
+        <v>482</v>
+      </c>
+      <c r="F19" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>15</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E20" s="5">
+        <v>469</v>
+      </c>
+      <c r="F20" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>16</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E21" s="5">
+        <v>431</v>
+      </c>
+      <c r="F21" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>17</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E22" s="5">
+        <v>410</v>
+      </c>
+      <c r="F22" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>18</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E23" s="5">
+        <v>389</v>
+      </c>
+      <c r="F23" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>19</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E24" s="5">
+        <v>372</v>
+      </c>
+      <c r="F24" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>20</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E25" s="5">
+        <v>307</v>
+      </c>
+      <c r="F25" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>1</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1475</v>
+      </c>
+      <c r="F29" s="5">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>2</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1312</v>
+      </c>
+      <c r="F30" s="5">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>3</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E31" s="5">
+        <v>1301</v>
+      </c>
+      <c r="F31" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" s="28" t="n">
+      <c r="B32" s="21" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1297</v>
+      </c>
+      <c r="F32" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>5</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1252</v>
+      </c>
+      <c r="F33" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>6</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1225</v>
+      </c>
+      <c r="F34" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>7</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C35" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E35" s="5">
+        <v>1218</v>
+      </c>
+      <c r="F35" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
+        <v>8</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C36" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E36" s="5">
+        <v>1217</v>
+      </c>
+      <c r="F36" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>9</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C37" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1212</v>
+      </c>
+      <c r="F37" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>10</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1160</v>
+      </c>
+      <c r="F38" s="5">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>11</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1148</v>
+      </c>
+      <c r="F39" s="5">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>12</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1083</v>
+      </c>
+      <c r="F40" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>13</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1049</v>
+      </c>
+      <c r="F41" s="5">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>14</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E42" s="5">
+        <v>1003</v>
+      </c>
+      <c r="F42" s="5">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>15</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E43" s="5">
+        <v>989</v>
+      </c>
+      <c r="F43" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>16</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E44" s="5">
+        <v>977</v>
+      </c>
+      <c r="F44" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>17</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E45" s="5">
+        <v>976</v>
+      </c>
+      <c r="F45" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>18</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E46" s="5">
+        <v>889</v>
+      </c>
+      <c r="F46" s="5">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>19</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E47" s="5">
+        <v>883</v>
+      </c>
+      <c r="F47" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>20</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E48" s="5">
+        <v>870</v>
+      </c>
+      <c r="F48" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" s="20"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>1</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E52" s="5">
+        <v>1916</v>
+      </c>
+      <c r="F52" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>2</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E53" s="5">
+        <v>1695</v>
+      </c>
+      <c r="F53" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>3</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E54" s="5">
+        <v>1673</v>
+      </c>
+      <c r="F54" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>4</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E55" s="5">
+        <v>1622</v>
+      </c>
+      <c r="F55" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>5</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E56" s="5">
+        <v>1620</v>
+      </c>
+      <c r="F56" s="5">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>6</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E57" s="5">
+        <v>1600</v>
+      </c>
+      <c r="F57" s="5">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
+        <v>7</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E58" s="5">
+        <v>1587</v>
+      </c>
+      <c r="F58" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>8</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1566</v>
+      </c>
+      <c r="F59" s="5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>9</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1547</v>
+      </c>
+      <c r="F60" s="5">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>10</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1543</v>
+      </c>
+      <c r="F61" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>11</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1536</v>
+      </c>
+      <c r="F62" s="5">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>12</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1387</v>
+      </c>
+      <c r="F63" s="5">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>13</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1372</v>
+      </c>
+      <c r="F64" s="5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>14</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1364</v>
+      </c>
+      <c r="F65" s="5">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>15</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E66" s="5">
+        <v>1290</v>
+      </c>
+      <c r="F66" s="5">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>16</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E67" s="5">
+        <v>1278</v>
+      </c>
+      <c r="F67" s="5">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>17</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E68" s="5">
+        <v>1269</v>
+      </c>
+      <c r="F68" s="5">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>18</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E69" s="5">
+        <v>1250</v>
+      </c>
+      <c r="F69" s="5">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>19</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E70" s="5">
+        <v>1232</v>
+      </c>
+      <c r="F70" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>20</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E71" s="5">
+        <v>1220</v>
+      </c>
+      <c r="F71" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B73" s="20"/>
+      <c r="C73" s="20"/>
+      <c r="D73" s="20"/>
+      <c r="E73" s="20"/>
+      <c r="F73" s="20"/>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>1</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E75" s="5">
+        <v>1976</v>
+      </c>
+      <c r="F75" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>2</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E76" s="5">
+        <v>1948</v>
+      </c>
+      <c r="F76" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>3</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1812</v>
+      </c>
+      <c r="F77" s="5">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>4</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E78" s="5">
+        <v>1811</v>
+      </c>
+      <c r="F78" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>5</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E79" s="5">
+        <v>1801</v>
+      </c>
+      <c r="F79" s="5">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>6</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E80" s="5">
+        <v>1780</v>
+      </c>
+      <c r="F80" s="5">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>7</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E81" s="5">
+        <v>1777</v>
+      </c>
+      <c r="F81" s="5">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
+        <v>8</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E82" s="5">
+        <v>1773</v>
+      </c>
+      <c r="F82" s="5">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>9</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C83" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E83" s="5">
+        <v>1742</v>
+      </c>
+      <c r="F83" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
+        <v>10</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C84" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D84" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E84" s="5">
+        <v>1683</v>
+      </c>
+      <c r="F84" s="5">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>11</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E85" s="5">
+        <v>1675</v>
+      </c>
+      <c r="F85" s="5">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
+        <v>12</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C86" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E86" s="5">
+        <v>1670</v>
+      </c>
+      <c r="F86" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>13</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1654</v>
+      </c>
+      <c r="F87" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>14</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E88" s="5">
+        <v>1620</v>
+      </c>
+      <c r="F88" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>15</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E89" s="5">
+        <v>1603</v>
+      </c>
+      <c r="F89" s="5">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>16</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E90" s="5">
+        <v>1593</v>
+      </c>
+      <c r="F90" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>17</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E91" s="5">
+        <v>1590</v>
+      </c>
+      <c r="F91" s="5">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
+        <v>18</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E92" s="5">
+        <v>1575</v>
+      </c>
+      <c r="F92" s="5">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>19</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E93" s="5">
+        <v>1553</v>
+      </c>
+      <c r="F93" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
+        <v>20</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C94" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E94" s="5">
+        <v>1546</v>
+      </c>
+      <c r="F94" s="5">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B96" s="20"/>
+      <c r="C96" s="20"/>
+      <c r="D96" s="20"/>
+      <c r="E96" s="20"/>
+      <c r="F96" s="20"/>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>1</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E98" s="5">
+        <v>2031</v>
+      </c>
+      <c r="F98" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>2</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E99" s="5">
+        <v>1979</v>
+      </c>
+      <c r="F99" s="5">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
+        <v>3</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E100" s="5">
+        <v>1977</v>
+      </c>
+      <c r="F100" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>4</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C101" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E101" s="5">
+        <v>1965</v>
+      </c>
+      <c r="F101" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5">
+        <v>5</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C102" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E102" s="5">
+        <v>1954</v>
+      </c>
+      <c r="F102" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="5">
+        <v>6</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C103" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E103" s="5">
+        <v>1927</v>
+      </c>
+      <c r="F103" s="5">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="5">
+        <v>7</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C104" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E104" s="5">
+        <v>1924</v>
+      </c>
+      <c r="F104" s="5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="5">
+        <v>8</v>
+      </c>
+      <c r="B105" s="21" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C105" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E105" s="5">
+        <v>1916</v>
+      </c>
+      <c r="F105" s="5">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5">
+        <v>9</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C106" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E106" s="5">
+        <v>1861</v>
+      </c>
+      <c r="F106" s="5">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="5">
+        <v>10</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C107" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E107" s="5">
+        <v>1832</v>
+      </c>
+      <c r="F107" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
+        <v>11</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C108" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E108" s="5">
+        <v>1823</v>
+      </c>
+      <c r="F108" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="5">
+        <v>12</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C109" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D109" s="21" t="s">
         <v>2018</v>
       </c>
-      <c r="D9" s="28" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F9" s="27" t="n">
+      <c r="E109" s="5">
+        <v>1801</v>
+      </c>
+      <c r="F109" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="5">
+        <v>13</v>
+      </c>
+      <c r="B110" s="21" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C110" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D110" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E110" s="5">
+        <v>1781</v>
+      </c>
+      <c r="F110" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="5">
+        <v>14</v>
+      </c>
+      <c r="B111" s="21" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C111" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E111" s="5">
+        <v>1754</v>
+      </c>
+      <c r="F111" s="5">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="5">
+        <v>15</v>
+      </c>
+      <c r="B112" s="21" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C112" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E112" s="5">
+        <v>1737</v>
+      </c>
+      <c r="F112" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="5">
+        <v>16</v>
+      </c>
+      <c r="B113" s="21" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C113" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E113" s="5">
+        <v>1710</v>
+      </c>
+      <c r="F113" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="5">
+        <v>17</v>
+      </c>
+      <c r="B114" s="21" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C114" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D114" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E114" s="5">
+        <v>1706</v>
+      </c>
+      <c r="F114" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="5">
+        <v>18</v>
+      </c>
+      <c r="B115" s="21" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C115" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D115" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E115" s="5">
+        <v>1699</v>
+      </c>
+      <c r="F115" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="5">
+        <v>19</v>
+      </c>
+      <c r="B116" s="21" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C116" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D116" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E116" s="5">
+        <v>1699</v>
+      </c>
+      <c r="F116" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="5">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="29" t="n">
+      <c r="B117" s="21" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C117" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D117" s="21" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E117" s="5">
+        <v>1695</v>
+      </c>
+      <c r="F117" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B119" s="20"/>
+      <c r="C119" s="20"/>
+      <c r="D119" s="20"/>
+      <c r="E119" s="20"/>
+      <c r="F119" s="20"/>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="5">
+        <v>1</v>
+      </c>
+      <c r="B121" s="21" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C121" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E121" s="5">
+        <v>2201</v>
+      </c>
+      <c r="F121" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="5">
+        <v>2</v>
+      </c>
+      <c r="B122" s="21" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C122" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D122" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E122" s="5">
+        <v>2171</v>
+      </c>
+      <c r="F122" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="5">
+        <v>3</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C123" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D123" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E123" s="5">
+        <v>2120</v>
+      </c>
+      <c r="F123" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="5">
+        <v>4</v>
+      </c>
+      <c r="B124" s="21" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C124" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D124" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E124" s="5">
+        <v>2064</v>
+      </c>
+      <c r="F124" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A11" s="27" t="n">
+      <c r="B125" s="21" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C125" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E125" s="5">
+        <v>2033</v>
+      </c>
+      <c r="F125" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="5">
         <v>6</v>
       </c>
-      <c r="B11" s="28" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F11" s="27" t="n">
+      <c r="B126" s="21" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C126" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D126" s="21" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E126" s="5">
+        <v>1978</v>
+      </c>
+      <c r="F126" s="5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="5">
+        <v>7</v>
+      </c>
+      <c r="B127" s="21" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C127" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D127" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E127" s="5">
+        <v>1969</v>
+      </c>
+      <c r="F127" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="5">
+        <v>8</v>
+      </c>
+      <c r="B128" s="21" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C128" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D128" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E128" s="5">
+        <v>1961</v>
+      </c>
+      <c r="F128" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="5">
+        <v>9</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C129" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E129" s="5">
+        <v>1956</v>
+      </c>
+      <c r="F129" s="5">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="5">
+        <v>10</v>
+      </c>
+      <c r="B130" s="21" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C130" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D130" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E130" s="5">
+        <v>1918</v>
+      </c>
+      <c r="F130" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="5">
+        <v>11</v>
+      </c>
+      <c r="B131" s="21" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C131" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D131" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E131" s="5">
+        <v>1853</v>
+      </c>
+      <c r="F131" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="5">
+        <v>12</v>
+      </c>
+      <c r="B132" s="21" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C132" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D132" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E132" s="5">
+        <v>1786</v>
+      </c>
+      <c r="F132" s="5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="5">
+        <v>13</v>
+      </c>
+      <c r="B133" s="21" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C133" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D133" s="21" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E133" s="5">
+        <v>1786</v>
+      </c>
+      <c r="F133" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="5">
+        <v>14</v>
+      </c>
+      <c r="B134" s="21" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C134" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E134" s="5">
+        <v>1783</v>
+      </c>
+      <c r="F134" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" s="5">
+        <v>15</v>
+      </c>
+      <c r="B135" s="21" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C135" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D135" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E135" s="5">
+        <v>1772</v>
+      </c>
+      <c r="F135" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="5">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="29" t="n">
+      <c r="B136" s="21" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C136" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D136" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E136" s="5">
+        <v>1759</v>
+      </c>
+      <c r="F136" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" s="5">
+        <v>17</v>
+      </c>
+      <c r="B137" s="21" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C137" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D137" s="21" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E137" s="5">
+        <v>1750</v>
+      </c>
+      <c r="F137" s="5">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="5">
+        <v>18</v>
+      </c>
+      <c r="B138" s="21" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C138" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D138" s="21" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E138" s="5">
+        <v>1730</v>
+      </c>
+      <c r="F138" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" s="5">
+        <v>19</v>
+      </c>
+      <c r="B139" s="21" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C139" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D139" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E139" s="5">
+        <v>1720</v>
+      </c>
+      <c r="F139" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="5">
+        <v>20</v>
+      </c>
+      <c r="B140" s="21" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C140" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D140" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E140" s="5">
+        <v>1706</v>
+      </c>
+      <c r="F140" s="5">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B142" s="20"/>
+      <c r="C142" s="20"/>
+      <c r="D142" s="20"/>
+      <c r="E142" s="20"/>
+      <c r="F142" s="20"/>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" s="5">
+        <v>1</v>
+      </c>
+      <c r="B144" s="21" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C144" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D144" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E144" s="5">
+        <v>2097</v>
+      </c>
+      <c r="F144" s="5">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="5">
+        <v>2</v>
+      </c>
+      <c r="B145" s="21" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C145" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D145" s="21" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E145" s="5">
+        <v>1962</v>
+      </c>
+      <c r="F145" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" s="5">
+        <v>3</v>
+      </c>
+      <c r="B146" s="21" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C146" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D146" s="21" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E146" s="5">
+        <v>1851</v>
+      </c>
+      <c r="F146" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" s="5">
+        <v>4</v>
+      </c>
+      <c r="B147" s="21" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C147" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D147" s="21" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E147" s="5">
+        <v>1820</v>
+      </c>
+      <c r="F147" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" s="5">
+        <v>5</v>
+      </c>
+      <c r="B148" s="21" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C148" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D148" s="21" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E148" s="5">
+        <v>1768</v>
+      </c>
+      <c r="F148" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" s="5">
+        <v>6</v>
+      </c>
+      <c r="B149" s="21" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C149" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D149" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E149" s="5">
+        <v>1762</v>
+      </c>
+      <c r="F149" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="5">
         <v>7</v>
       </c>
-      <c r="B12" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A13" s="27" t="n">
+      <c r="B150" s="21" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C150" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D150" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E150" s="5">
+        <v>1747</v>
+      </c>
+      <c r="F150" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="5">
         <v>8</v>
       </c>
-      <c r="B13" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A14" s="29" t="n">
+      <c r="B151" s="21" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C151" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D151" s="21" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E151" s="5">
+        <v>1725</v>
+      </c>
+      <c r="F151" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" s="5">
         <v>9</v>
       </c>
-      <c r="B14" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A15" s="27" t="n">
+      <c r="B152" s="21" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C152" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D152" s="21" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E152" s="5">
+        <v>1702</v>
+      </c>
+      <c r="F152" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" s="5">
         <v>10</v>
       </c>
-      <c r="B15" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A16" s="29" t="n">
+      <c r="B153" s="21" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C153" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D153" s="21" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E153" s="5">
+        <v>1680</v>
+      </c>
+      <c r="F153" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" s="5">
         <v>11</v>
       </c>
-      <c r="B16" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A17" s="27" t="n">
+      <c r="B154" s="21" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C154" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D154" s="21" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E154" s="5">
+        <v>1670</v>
+      </c>
+      <c r="F154" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" s="5">
         <v>12</v>
       </c>
-      <c r="B17" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A18" s="29" t="n">
+      <c r="B155" s="21" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C155" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D155" s="21" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E155" s="5">
+        <v>1662</v>
+      </c>
+      <c r="F155" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" s="5">
         <v>13</v>
       </c>
-      <c r="B18" s="30" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F18" s="29" t="n">
+      <c r="B156" s="21" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C156" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D156" s="21" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E156" s="5">
+        <v>1593</v>
+      </c>
+      <c r="F156" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" s="5">
+        <v>14</v>
+      </c>
+      <c r="B157" s="21" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C157" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D157" s="21" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E157" s="5">
+        <v>1521</v>
+      </c>
+      <c r="F157" s="5">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" s="5">
         <v>15</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="F19" s="27" t="n">
+      <c r="B158" s="21" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C158" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D158" s="21" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E158" s="5">
+        <v>1500</v>
+      </c>
+      <c r="F158" s="5">
         <v>32</v>
       </c>
     </row>
-    <row r="20">
-[...24 lines deleted...]
-      <c r="A21" s="27" t="n">
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" s="5">
         <v>16</v>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A22" s="29" t="n">
+      <c r="B159" s="21" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C159" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D159" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E159" s="5">
+        <v>1347</v>
+      </c>
+      <c r="F159" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" s="5">
         <v>17</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A23" s="27" t="n">
+      <c r="B160" s="21" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C160" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D160" s="21" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E160" s="5">
+        <v>1217</v>
+      </c>
+      <c r="F160" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" s="5">
         <v>18</v>
       </c>
-      <c r="B23" s="28" t="inlineStr">
-[...2710 lines deleted...]
-      <c r="C144" s="24" t="n">
+      <c r="B161" s="21" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C161" s="5">
         <v>2007</v>
       </c>
-      <c r="D144" s="24" t="inlineStr">
-[...412 lines deleted...]
-      <c r="E161" s="27" t="n">
+      <c r="D161" s="21" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E161" s="5">
         <v>1005</v>
       </c>
-      <c r="F161" s="27" t="n">
+      <c r="F161" s="5">
         <v>21</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <dimension ref="A1:G163"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...5 lines deleted...]
-    <col width="14" customWidth="1" min="7" max="7"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="6" customWidth="1"/>
+    <col min="4" max="4" width="11" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+    <col min="6" max="6" width="11" customWidth="1"/>
+    <col min="7" max="7" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...58 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:7" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...12 lines deleted...]
-      <c r="G6" s="23" t="n">
+      <c r="E6" s="21" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F6" s="5">
+        <v>1195</v>
+      </c>
+      <c r="G6" s="5">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
+        <v>2</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F7" s="5">
+        <v>1176</v>
+      </c>
+      <c r="G7" s="5">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
+        <v>3</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="5">
+        <v>2019</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F8" s="5">
+        <v>1140</v>
+      </c>
+      <c r="G8" s="5">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E9" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F9" s="5">
+        <v>1004</v>
+      </c>
+      <c r="G9" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E10" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F10" s="5">
+        <v>1001</v>
+      </c>
+      <c r="G10" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E11" s="21" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F11" s="5">
+        <v>1001</v>
+      </c>
+      <c r="G11" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
+        <v>7</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F12" s="5">
+        <v>998</v>
+      </c>
+      <c r="G12" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>8</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E13" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="F13" s="5">
+        <v>900</v>
+      </c>
+      <c r="G13" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
+        <v>9</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F14" s="5">
+        <v>898</v>
+      </c>
+      <c r="G14" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>10</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F15" s="5">
+        <v>896</v>
+      </c>
+      <c r="G15" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>11</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>997</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="F16" s="5">
+        <v>859</v>
+      </c>
+      <c r="G16" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>12</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="5">
+        <v>2019</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F17" s="5">
+        <v>825</v>
+      </c>
+      <c r="G17" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>13</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>841</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E18" s="21" t="s">
+        <v>842</v>
+      </c>
+      <c r="F18" s="5">
+        <v>820</v>
+      </c>
+      <c r="G18" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>14</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E19" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F19" s="5">
+        <v>814</v>
+      </c>
+      <c r="G19" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>15</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E20" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F20" s="5">
+        <v>811</v>
+      </c>
+      <c r="G20" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>16</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>579</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="5">
+        <v>2019</v>
+      </c>
+      <c r="E21" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="F21" s="5">
+        <v>781</v>
+      </c>
+      <c r="G21" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>17</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E22" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F22" s="5">
+        <v>744</v>
+      </c>
+      <c r="G22" s="5">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>18</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E23" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F23" s="5">
+        <v>721</v>
+      </c>
+      <c r="G23" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>19</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" s="5">
+        <v>709</v>
+      </c>
+      <c r="G24" s="5">
         <v>185</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>20</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" s="5">
+        <v>2018</v>
+      </c>
+      <c r="E25" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F25" s="5">
+        <v>703</v>
+      </c>
+      <c r="G25" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>1</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" s="5">
+        <v>2017</v>
+      </c>
+      <c r="E29" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F29" s="5">
+        <v>1807</v>
+      </c>
+      <c r="G29" s="5">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B30" s="21" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E30" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F30" s="5">
+        <v>1657</v>
+      </c>
+      <c r="G30" s="5">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>3</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="5">
+        <v>2017</v>
+      </c>
+      <c r="E31" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" s="5">
+        <v>1624</v>
+      </c>
+      <c r="G31" s="5">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>4</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E32" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F32" s="5">
+        <v>1475</v>
+      </c>
+      <c r="G32" s="5">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>5</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>732</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="5">
+        <v>2017</v>
+      </c>
+      <c r="E33" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="F33" s="5">
+        <v>1470</v>
+      </c>
+      <c r="G33" s="5">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>6</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E34" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F34" s="5">
+        <v>1385</v>
+      </c>
+      <c r="G34" s="5">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>7</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E35" s="21" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F35" s="5">
+        <v>1334</v>
+      </c>
+      <c r="G35" s="5">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
+        <v>8</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D36" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E36" s="21" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F36" s="5">
+        <v>1312</v>
+      </c>
+      <c r="G36" s="5">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>9</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="5">
+        <v>2017</v>
+      </c>
+      <c r="E37" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F37" s="5">
+        <v>1306</v>
+      </c>
+      <c r="G37" s="5">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>10</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D38" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E38" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F38" s="5">
+        <v>1301</v>
+      </c>
+      <c r="G38" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>11</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E39" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="F39" s="5">
+        <v>1297</v>
+      </c>
+      <c r="G39" s="5">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>12</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E40" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F40" s="5">
+        <v>1297</v>
+      </c>
+      <c r="G40" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>13</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>284</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E41" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="F41" s="5">
+        <v>1274</v>
+      </c>
+      <c r="G41" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>14</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E42" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F42" s="5">
+        <v>1252</v>
+      </c>
+      <c r="G42" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>15</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D43" s="5">
+        <v>2017</v>
+      </c>
+      <c r="E43" s="21" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F43" s="5">
+        <v>1225</v>
+      </c>
+      <c r="G43" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>16</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" s="5">
+        <v>2017</v>
+      </c>
+      <c r="E44" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F44" s="5">
+        <v>1218</v>
+      </c>
+      <c r="G44" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>17</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D45" s="5">
+        <v>2017</v>
+      </c>
+      <c r="E45" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F45" s="5">
+        <v>1217</v>
+      </c>
+      <c r="G45" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>18</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D46" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E46" s="21" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F46" s="5">
+        <v>1212</v>
+      </c>
+      <c r="G46" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>19</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47" s="5">
+        <v>2016</v>
+      </c>
+      <c r="E47" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="F47" s="5">
+        <v>1204</v>
+      </c>
+      <c r="G47" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>20</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>596</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="5">
+        <v>2017</v>
+      </c>
+      <c r="E48" s="21" t="s">
+        <v>597</v>
+      </c>
+      <c r="F48" s="5">
+        <v>1178</v>
+      </c>
+      <c r="G48" s="5">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" s="20"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="20"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>1</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E52" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F52" s="5">
+        <v>2219</v>
+      </c>
+      <c r="G52" s="5">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>2</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D53" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E53" s="21" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F53" s="5">
+        <v>1916</v>
+      </c>
+      <c r="G53" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>3</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="5">
+        <v>2015</v>
+      </c>
+      <c r="E54" s="21" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F54" s="5">
+        <v>1812</v>
+      </c>
+      <c r="G54" s="5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>4</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>853</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D55" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E55" s="21" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F55" s="5">
+        <v>1800</v>
+      </c>
+      <c r="G55" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>5</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>762</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E56" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="F56" s="5">
+        <v>1710</v>
+      </c>
+      <c r="G56" s="5">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>6</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E57" s="21" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F57" s="5">
+        <v>1704</v>
+      </c>
+      <c r="G57" s="5">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
+        <v>7</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>438</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E58" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="F58" s="5">
+        <v>1704</v>
+      </c>
+      <c r="G58" s="5">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>8</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D59" s="5">
+        <v>2015</v>
+      </c>
+      <c r="E59" s="21" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F59" s="5">
+        <v>1699</v>
+      </c>
+      <c r="G59" s="5">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>9</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D60" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E60" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F60" s="5">
+        <v>1695</v>
+      </c>
+      <c r="G60" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>10</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D61" s="5">
+        <v>2015</v>
+      </c>
+      <c r="E61" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F61" s="5">
+        <v>1673</v>
+      </c>
+      <c r="G61" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>11</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62" s="5">
+        <v>2015</v>
+      </c>
+      <c r="E62" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F62" s="5">
+        <v>1638</v>
+      </c>
+      <c r="G62" s="5">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>12</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D63" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E63" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F63" s="5">
+        <v>1622</v>
+      </c>
+      <c r="G63" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>13</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D64" s="5">
+        <v>2015</v>
+      </c>
+      <c r="E64" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F64" s="5">
+        <v>1620</v>
+      </c>
+      <c r="G64" s="5">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>14</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>439</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D65" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E65" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="F65" s="5">
+        <v>1613</v>
+      </c>
+      <c r="G65" s="5">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>15</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D66" s="5">
+        <v>2015</v>
+      </c>
+      <c r="E66" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F66" s="5">
+        <v>1600</v>
+      </c>
+      <c r="G66" s="5">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>16</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D67" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E67" s="21" t="s">
+        <v>1967</v>
+      </c>
+      <c r="F67" s="5">
+        <v>1587</v>
+      </c>
+      <c r="G67" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>17</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D68" s="5">
+        <v>2015</v>
+      </c>
+      <c r="E68" s="21" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F68" s="5">
+        <v>1570</v>
+      </c>
+      <c r="G68" s="5">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>18</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D69" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E69" s="21" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F69" s="5">
+        <v>1566</v>
+      </c>
+      <c r="G69" s="5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>19</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D70" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E70" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F70" s="5">
+        <v>1547</v>
+      </c>
+      <c r="G70" s="5">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>20</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" s="5">
+        <v>2014</v>
+      </c>
+      <c r="E71" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F71" s="5">
+        <v>1543</v>
+      </c>
+      <c r="G71" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B73" s="20"/>
+      <c r="C73" s="20"/>
+      <c r="D73" s="20"/>
+      <c r="E73" s="20"/>
+      <c r="F73" s="20"/>
+      <c r="G73" s="20"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>1</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D75" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E75" s="21" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F75" s="5">
+        <v>2041</v>
+      </c>
+      <c r="G75" s="5">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>2</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D76" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E76" s="21" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F76" s="5">
+        <v>1997</v>
+      </c>
+      <c r="G76" s="5">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>3</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D77" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E77" s="21" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F77" s="5">
+        <v>1976</v>
+      </c>
+      <c r="G77" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>4</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D78" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E78" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F78" s="5">
+        <v>1970</v>
+      </c>
+      <c r="G78" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>5</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D79" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E79" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F79" s="5">
+        <v>1948</v>
+      </c>
+      <c r="G79" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>6</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>643</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D80" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E80" s="21" t="s">
+        <v>627</v>
+      </c>
+      <c r="F80" s="5">
+        <v>1897</v>
+      </c>
+      <c r="G80" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>7</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>466</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D81" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E81" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="F81" s="5">
+        <v>1867</v>
+      </c>
+      <c r="G81" s="5">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
+        <v>8</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>192</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E82" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="F82" s="5">
+        <v>1863</v>
+      </c>
+      <c r="G82" s="5">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>9</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>332</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E83" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="F83" s="5">
+        <v>1813</v>
+      </c>
+      <c r="G83" s="5">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
+        <v>10</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D84" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E84" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F84" s="5">
+        <v>1812</v>
+      </c>
+      <c r="G84" s="5">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>11</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D85" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E85" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F85" s="5">
+        <v>1811</v>
+      </c>
+      <c r="G85" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
+        <v>12</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D86" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E86" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F86" s="5">
+        <v>1801</v>
+      </c>
+      <c r="G86" s="5">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>13</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E87" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="F87" s="5">
+        <v>1791</v>
+      </c>
+      <c r="G87" s="5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>14</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D88" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E88" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F88" s="5">
+        <v>1780</v>
+      </c>
+      <c r="G88" s="5">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>15</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>644</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E89" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="F89" s="5">
+        <v>1778</v>
+      </c>
+      <c r="G89" s="5">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>16</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D90" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E90" s="21" t="s">
+        <v>1967</v>
+      </c>
+      <c r="F90" s="5">
+        <v>1777</v>
+      </c>
+      <c r="G90" s="5">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>17</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D91" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E91" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F91" s="5">
+        <v>1773</v>
+      </c>
+      <c r="G91" s="5">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
+        <v>18</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D92" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E92" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F92" s="5">
+        <v>1742</v>
+      </c>
+      <c r="G92" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>19</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>333</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E93" s="21" t="s">
+        <v>334</v>
+      </c>
+      <c r="F93" s="5">
+        <v>1716</v>
+      </c>
+      <c r="G93" s="5">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
+        <v>20</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D94" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E94" s="21" t="s">
+        <v>976</v>
+      </c>
+      <c r="F94" s="5">
+        <v>1709</v>
+      </c>
+      <c r="G94" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B96" s="20"/>
+      <c r="C96" s="20"/>
+      <c r="D96" s="20"/>
+      <c r="E96" s="20"/>
+      <c r="F96" s="20"/>
+      <c r="G96" s="20"/>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>1</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>356</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E98" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="F98" s="5">
+        <v>2125</v>
+      </c>
+      <c r="G98" s="5">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>2</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E99" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="F99" s="5">
+        <v>2086</v>
+      </c>
+      <c r="G99" s="5">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
+        <v>3</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D100" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E100" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F100" s="5">
+        <v>2031</v>
+      </c>
+      <c r="G100" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>4</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D101" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E101" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="F101" s="5">
+        <v>2015</v>
+      </c>
+      <c r="G101" s="5">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" s="5">
+        <v>5</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D102" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E102" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F102" s="5">
+        <v>1996</v>
+      </c>
+      <c r="G102" s="5">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" s="5">
+        <v>6</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>725</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D103" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E103" s="21" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F103" s="5">
+        <v>1994</v>
+      </c>
+      <c r="G103" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" s="5">
+        <v>7</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D104" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E104" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="F104" s="5">
+        <v>1989</v>
+      </c>
+      <c r="G104" s="5">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" s="5">
+        <v>8</v>
+      </c>
+      <c r="B105" s="21" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D105" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E105" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F105" s="5">
+        <v>1979</v>
+      </c>
+      <c r="G105" s="5">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" s="5">
+        <v>9</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D106" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E106" s="21" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F106" s="5">
+        <v>1977</v>
+      </c>
+      <c r="G106" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" s="5">
+        <v>10</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D107" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E107" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F107" s="5">
+        <v>1965</v>
+      </c>
+      <c r="G107" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
+        <v>11</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D108" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E108" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F108" s="5">
+        <v>1954</v>
+      </c>
+      <c r="G108" s="5">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" s="5">
+        <v>12</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D109" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E109" s="21" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F109" s="5">
+        <v>1927</v>
+      </c>
+      <c r="G109" s="5">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" s="5">
+        <v>13</v>
+      </c>
+      <c r="B110" s="21" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D110" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E110" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F110" s="5">
+        <v>1924</v>
+      </c>
+      <c r="G110" s="5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111" s="5">
+        <v>14</v>
+      </c>
+      <c r="B111" s="21" t="s">
+        <v>808</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E111" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="F111" s="5">
+        <v>1918</v>
+      </c>
+      <c r="G111" s="5">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" s="5">
+        <v>15</v>
+      </c>
+      <c r="B112" s="21" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D112" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E112" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F112" s="5">
+        <v>1916</v>
+      </c>
+      <c r="G112" s="5">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" s="5">
+        <v>16</v>
+      </c>
+      <c r="B113" s="21" t="s">
+        <v>486</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D113" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E113" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="F113" s="5">
+        <v>1915</v>
+      </c>
+      <c r="G113" s="5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" s="5">
+        <v>17</v>
+      </c>
+      <c r="B114" s="21" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D114" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E114" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F114" s="5">
+        <v>1914</v>
+      </c>
+      <c r="G114" s="5">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" s="5">
+        <v>18</v>
+      </c>
+      <c r="B115" s="21" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D115" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E115" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="F115" s="5">
+        <v>1897</v>
+      </c>
+      <c r="G115" s="5">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" s="5">
+        <v>19</v>
+      </c>
+      <c r="B116" s="21" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D116" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E116" s="21" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F116" s="5">
+        <v>1874</v>
+      </c>
+      <c r="G116" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" s="5">
+        <v>20</v>
+      </c>
+      <c r="B117" s="21" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D117" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E117" s="21" t="s">
+        <v>1967</v>
+      </c>
+      <c r="F117" s="5">
+        <v>1861</v>
+      </c>
+      <c r="G117" s="5">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B119" s="20"/>
+      <c r="C119" s="20"/>
+      <c r="D119" s="20"/>
+      <c r="E119" s="20"/>
+      <c r="F119" s="20"/>
+      <c r="G119" s="20"/>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121" s="5">
+        <v>1</v>
+      </c>
+      <c r="B121" s="21" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D121" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E121" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F121" s="5">
+        <v>2289</v>
+      </c>
+      <c r="G121" s="5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" s="5">
+        <v>2</v>
+      </c>
+      <c r="B122" s="21" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D122" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E122" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F122" s="5">
+        <v>2259</v>
+      </c>
+      <c r="G122" s="5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" s="5">
+        <v>3</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>378</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D123" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E123" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="F123" s="5">
+        <v>2208</v>
+      </c>
+      <c r="G123" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" s="5">
+        <v>4</v>
+      </c>
+      <c r="B124" s="21" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D124" s="5">
+        <v>2009</v>
+      </c>
+      <c r="E124" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F124" s="5">
+        <v>2201</v>
+      </c>
+      <c r="G124" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" s="5">
+        <v>5</v>
+      </c>
+      <c r="B125" s="21" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" s="5">
+        <v>2009</v>
+      </c>
+      <c r="E125" s="21" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F125" s="5">
+        <v>2171</v>
+      </c>
+      <c r="G125" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" s="5">
+        <v>6</v>
+      </c>
+      <c r="B126" s="21" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D126" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E126" s="21" t="s">
+        <v>1799</v>
+      </c>
+      <c r="F126" s="5">
+        <v>2138</v>
+      </c>
+      <c r="G126" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" s="5">
+        <v>7</v>
+      </c>
+      <c r="B127" s="21" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D127" s="5">
+        <v>2009</v>
+      </c>
+      <c r="E127" s="21" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F127" s="5">
+        <v>2128</v>
+      </c>
+      <c r="G127" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" s="5">
+        <v>8</v>
+      </c>
+      <c r="B128" s="21" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E128" s="21" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F128" s="5">
+        <v>2120</v>
+      </c>
+      <c r="G128" s="5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" s="5">
+        <v>9</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D129" s="5">
+        <v>2009</v>
+      </c>
+      <c r="E129" s="21" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F129" s="5">
+        <v>2120</v>
+      </c>
+      <c r="G129" s="5">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130" s="5">
+        <v>10</v>
+      </c>
+      <c r="B130" s="21" t="s">
+        <v>379</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D130" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E130" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="F130" s="5">
+        <v>2108</v>
+      </c>
+      <c r="G130" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A131" s="5">
+        <v>11</v>
+      </c>
+      <c r="B131" s="21" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D131" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E131" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F131" s="5">
+        <v>2105</v>
+      </c>
+      <c r="G131" s="5">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" s="5">
+        <v>12</v>
+      </c>
+      <c r="B132" s="21" t="s">
+        <v>501</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D132" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E132" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="F132" s="5">
+        <v>2097</v>
+      </c>
+      <c r="G132" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" s="5">
+        <v>13</v>
+      </c>
+      <c r="B133" s="21" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D133" s="5">
+        <v>2009</v>
+      </c>
+      <c r="E133" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F133" s="5">
+        <v>2092</v>
+      </c>
+      <c r="G133" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" s="5">
+        <v>14</v>
+      </c>
+      <c r="B134" s="21" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D134" s="5">
+        <v>2009</v>
+      </c>
+      <c r="E134" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F134" s="5">
+        <v>2074</v>
+      </c>
+      <c r="G134" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" s="5">
+        <v>15</v>
+      </c>
+      <c r="B135" s="21" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D135" s="5">
+        <v>2009</v>
+      </c>
+      <c r="E135" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="F135" s="5">
+        <v>2064</v>
+      </c>
+      <c r="G135" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" s="5">
+        <v>16</v>
+      </c>
+      <c r="B136" s="21" t="s">
+        <v>502</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D136" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E136" s="21" t="s">
+        <v>503</v>
+      </c>
+      <c r="F136" s="5">
+        <v>2043</v>
+      </c>
+      <c r="G136" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" s="5">
+        <v>17</v>
+      </c>
+      <c r="B137" s="21" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D137" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E137" s="21" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F137" s="5">
+        <v>2033</v>
+      </c>
+      <c r="G137" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" s="5">
+        <v>18</v>
+      </c>
+      <c r="B138" s="21" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D138" s="5">
+        <v>2009</v>
+      </c>
+      <c r="E138" s="21" t="s">
+        <v>1793</v>
+      </c>
+      <c r="F138" s="5">
+        <v>2022</v>
+      </c>
+      <c r="G138" s="5">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" s="5">
+        <v>19</v>
+      </c>
+      <c r="B139" s="21" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D139" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E139" s="21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F139" s="5">
+        <v>2022</v>
+      </c>
+      <c r="G139" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" s="5">
+        <v>20</v>
+      </c>
+      <c r="B140" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D140" s="5">
+        <v>2008</v>
+      </c>
+      <c r="E140" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="F140" s="5">
+        <v>2008</v>
+      </c>
+      <c r="G140" s="5">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B142" s="20"/>
+      <c r="C142" s="20"/>
+      <c r="D142" s="20"/>
+      <c r="E142" s="20"/>
+      <c r="F142" s="20"/>
+      <c r="G142" s="20"/>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" s="5">
+        <v>1</v>
+      </c>
+      <c r="B144" s="21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D144" s="5">
+        <v>2006</v>
+      </c>
+      <c r="E144" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F144" s="5">
+        <v>2396</v>
+      </c>
+      <c r="G144" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" s="5">
+        <v>2</v>
+      </c>
+      <c r="B145" s="21" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D145" s="5">
+        <v>2006</v>
+      </c>
+      <c r="E145" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F145" s="5">
+        <v>2382</v>
+      </c>
+      <c r="G145" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" s="5">
+        <v>3</v>
+      </c>
+      <c r="B146" s="21" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D146" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E146" s="21" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F146" s="5">
+        <v>2330</v>
+      </c>
+      <c r="G146" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" s="5">
+        <v>4</v>
+      </c>
+      <c r="B147" s="21" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D147" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E147" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F147" s="5">
+        <v>2277</v>
+      </c>
+      <c r="G147" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" s="5">
+        <v>5</v>
+      </c>
+      <c r="B148" s="21" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D148" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E148" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F148" s="5">
+        <v>2220</v>
+      </c>
+      <c r="G148" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" s="5">
+        <v>6</v>
+      </c>
+      <c r="B149" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D149" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E149" s="21" t="s">
+        <v>826</v>
+      </c>
+      <c r="F149" s="5">
+        <v>2201</v>
+      </c>
+      <c r="G149" s="5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" s="5">
+        <v>7</v>
+      </c>
+      <c r="B150" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D150" s="5">
+        <v>2006</v>
+      </c>
+      <c r="E150" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="F150" s="5">
+        <v>2184</v>
+      </c>
+      <c r="G150" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A151" s="5">
+        <v>8</v>
+      </c>
+      <c r="B151" s="21" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D151" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E151" s="21" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F151" s="5">
+        <v>2183</v>
+      </c>
+      <c r="G151" s="5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" s="5">
+        <v>9</v>
+      </c>
+      <c r="B152" s="21" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D152" s="5">
+        <v>2006</v>
+      </c>
+      <c r="E152" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F152" s="5">
+        <v>2164</v>
+      </c>
+      <c r="G152" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" s="5">
+        <v>10</v>
+      </c>
+      <c r="B153" s="21" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D153" s="5">
+        <v>2006</v>
+      </c>
+      <c r="E153" s="21" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F153" s="5">
+        <v>2150</v>
+      </c>
+      <c r="G153" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" s="5">
+        <v>11</v>
+      </c>
+      <c r="B154" s="21" t="s">
+        <v>394</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D154" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E154" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="F154" s="5">
+        <v>2118</v>
+      </c>
+      <c r="G154" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" s="5">
+        <v>12</v>
+      </c>
+      <c r="B155" s="21" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D155" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E155" s="21" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F155" s="5">
+        <v>2097</v>
+      </c>
+      <c r="G155" s="5">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" s="5">
+        <v>13</v>
+      </c>
+      <c r="B156" s="21" t="s">
+        <v>395</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D156" s="5">
+        <v>2006</v>
+      </c>
+      <c r="E156" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="F156" s="5">
+        <v>2054</v>
+      </c>
+      <c r="G156" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A157" s="5">
+        <v>14</v>
+      </c>
+      <c r="B157" s="21" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D157" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E157" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F157" s="5">
+        <v>2041</v>
+      </c>
+      <c r="G157" s="5">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A158" s="5">
+        <v>15</v>
+      </c>
+      <c r="B158" s="21" t="s">
+        <v>702</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D158" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E158" s="21" t="s">
+        <v>703</v>
+      </c>
+      <c r="F158" s="5">
         <v>2019</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...273 lines deleted...]
-      <c r="G16" s="29" t="n">
+      <c r="G158" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A159" s="5">
+        <v>16</v>
+      </c>
+      <c r="B159" s="21" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D159" s="5">
+        <v>2006</v>
+      </c>
+      <c r="E159" s="21" t="s">
+        <v>2051</v>
+      </c>
+      <c r="F159" s="5">
+        <v>1962</v>
+      </c>
+      <c r="G159" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A160" s="5">
+        <v>17</v>
+      </c>
+      <c r="B160" s="21" t="s">
+        <v>396</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D160" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E160" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="F160" s="5">
+        <v>1906</v>
+      </c>
+      <c r="G160" s="5">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A161" s="5">
+        <v>18</v>
+      </c>
+      <c r="B161" s="21" t="s">
+        <v>397</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D161" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E161" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="F161" s="5">
+        <v>1895</v>
+      </c>
+      <c r="G161" s="5">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" s="5">
+        <v>19</v>
+      </c>
+      <c r="B162" s="21" t="s">
+        <v>704</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D162" s="5">
+        <v>2007</v>
+      </c>
+      <c r="E162" s="21" t="s">
+        <v>703</v>
+      </c>
+      <c r="F162" s="5">
+        <v>1890</v>
+      </c>
+      <c r="G162" s="5">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" s="5">
         <v>20</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="A18" s="29" t="n">
+      <c r="B163" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="C163" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="30" t="inlineStr">
-[...3400 lines deleted...]
-      <c r="C144" s="24" t="n">
+      <c r="D163" s="5">
         <v>2006</v>
       </c>
-      <c r="D144" s="24" t="inlineStr">
-[...560 lines deleted...]
-      <c r="F163" s="27" t="n">
+      <c r="E163" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="F163" s="5">
         <v>1881</v>
       </c>
-      <c r="G163" s="27" t="n">
+      <c r="G163" s="5">
         <v>81</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:F60"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E6" s="5">
         <v>900</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>26</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="C7" s="5">
         <v>2019</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E7" s="5">
         <v>377</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F7" s="5">
         <v>81</v>
       </c>
     </row>
-    <row r="9">
-[...39 lines deleted...]
-      <c r="A11" s="23" t="n">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>1</v>
       </c>
-      <c r="B11" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="24" t="n">
+      <c r="B11" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="C11" s="5">
         <v>2016</v>
       </c>
-      <c r="D11" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E11" s="23" t="n">
+      <c r="D11" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="E11" s="5">
         <v>742</v>
       </c>
-      <c r="F11" s="23" t="n">
+      <c r="F11" s="5">
         <v>30</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="25" t="n">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>2</v>
       </c>
-      <c r="B12" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="26" t="n">
+      <c r="B12" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="C12" s="5">
         <v>2016</v>
       </c>
-      <c r="D12" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E12" s="25" t="n">
+      <c r="D12" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="E12" s="5">
         <v>741</v>
       </c>
-      <c r="F12" s="25" t="n">
+      <c r="F12" s="5">
         <v>67</v>
       </c>
     </row>
-    <row r="14">
-[...39 lines deleted...]
-      <c r="A16" s="23" t="n">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>1</v>
       </c>
-      <c r="B16" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" s="24" t="n">
+      <c r="B16" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="C16" s="5">
         <v>2015</v>
       </c>
-      <c r="D16" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E16" s="23" t="n">
+      <c r="D16" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E16" s="5">
         <v>1333</v>
       </c>
-      <c r="F16" s="23" t="n">
+      <c r="F16" s="5">
         <v>25</v>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="25" t="n">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
         <v>2</v>
       </c>
-      <c r="B17" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" s="26" t="n">
+      <c r="B17" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E17" s="5">
+        <v>1176</v>
+      </c>
+      <c r="F17" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>3</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="C18" s="5">
         <v>2014</v>
       </c>
-      <c r="D17" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E17" s="25" t="n">
+      <c r="D18" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E18" s="5">
         <v>1013</v>
       </c>
-      <c r="F17" s="25" t="n">
+      <c r="F18" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="23" t="n">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>4</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="E19" s="5">
+        <v>991</v>
+      </c>
+      <c r="F19" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>5</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E20" s="5">
+        <v>965</v>
+      </c>
+      <c r="F20" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>6</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="E21" s="5">
+        <v>736</v>
+      </c>
+      <c r="F21" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>7</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="E22" s="5">
+        <v>561</v>
+      </c>
+      <c r="F22" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>8</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="E23" s="5">
+        <v>553</v>
+      </c>
+      <c r="F23" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>9</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E24" s="5">
+        <v>529</v>
+      </c>
+      <c r="F24" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>1</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>192</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E28" s="5">
+        <v>1863</v>
+      </c>
+      <c r="F28" s="5">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>2</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E29" s="5">
+        <v>1436</v>
+      </c>
+      <c r="F29" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
         <v>3</v>
       </c>
-      <c r="B18" s="24" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F18" s="23" t="n">
+      <c r="B30" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="E30" s="5">
+        <v>1318</v>
+      </c>
+      <c r="F30" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>4</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D31" s="21"/>
+      <c r="E31" s="5">
+        <v>1251</v>
+      </c>
+      <c r="F31" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>5</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1228</v>
+      </c>
+      <c r="F32" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>6</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D33" s="21"/>
+      <c r="E33" s="5">
+        <v>996</v>
+      </c>
+      <c r="F33" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>7</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="E34" s="5">
+        <v>854</v>
+      </c>
+      <c r="F34" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>8</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="C35" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E35" s="5">
+        <v>798</v>
+      </c>
+      <c r="F35" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F38" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="27" t="n">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>1</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E39" s="5">
+        <v>2086</v>
+      </c>
+      <c r="F39" s="5">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>2</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1655</v>
+      </c>
+      <c r="F40" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>3</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1515</v>
+      </c>
+      <c r="F41" s="5">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
         <v>4</v>
       </c>
-      <c r="B19" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A20" s="29" t="n">
+      <c r="B42" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E42" s="5">
+        <v>1502</v>
+      </c>
+      <c r="F42" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
         <v>5</v>
       </c>
-      <c r="B20" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A21" s="27" t="n">
+      <c r="B43" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E43" s="5">
+        <v>1480</v>
+      </c>
+      <c r="F43" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
         <v>6</v>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A22" s="29" t="n">
+      <c r="B44" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="E44" s="5">
+        <v>1348</v>
+      </c>
+      <c r="F44" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
         <v>7</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A23" s="27" t="n">
+      <c r="B45" s="21" t="s">
+        <v>211</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1117</v>
+      </c>
+      <c r="F45" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
         <v>8</v>
       </c>
-      <c r="B23" s="28" t="inlineStr">
-[...83 lines deleted...]
-      <c r="A28" s="23" t="n">
+      <c r="B46" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="E46" s="5">
+        <v>786</v>
+      </c>
+      <c r="F46" s="5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B48" s="20"/>
+      <c r="C48" s="20"/>
+      <c r="D48" s="20"/>
+      <c r="E48" s="20"/>
+      <c r="F48" s="20"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
         <v>1</v>
       </c>
-      <c r="B28" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A29" s="25" t="n">
+      <c r="B50" s="21" t="s">
+        <v>214</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E50" s="5">
+        <v>1989</v>
+      </c>
+      <c r="F50" s="5">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
         <v>2</v>
       </c>
-      <c r="B29" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A30" s="23" t="n">
+      <c r="B51" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E51" s="5">
+        <v>1527</v>
+      </c>
+      <c r="F51" s="5">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
         <v>3</v>
       </c>
-      <c r="B30" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A31" s="27" t="n">
+      <c r="B52" s="21" t="s">
+        <v>216</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E52" s="5">
+        <v>1521</v>
+      </c>
+      <c r="F52" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
         <v>4</v>
       </c>
-      <c r="B31" s="28" t="inlineStr">
-[...11 lines deleted...]
-      <c r="F31" s="27" t="n">
+      <c r="B53" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="E53" s="5">
+        <v>1317</v>
+      </c>
+      <c r="F53" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B55" s="20"/>
+      <c r="C55" s="20"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+      <c r="F55" s="20"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
         <v>40</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="F33" s="27" t="n">
+      <c r="B56" s="3" t="s">
         <v>41</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="A39" s="23" t="n">
+      <c r="C56" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
         <v>1</v>
       </c>
-      <c r="B39" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A40" s="25" t="n">
+      <c r="B57" s="21" t="s">
+        <v>219</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E57" s="5">
+        <v>1650</v>
+      </c>
+      <c r="F57" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
         <v>2</v>
       </c>
-      <c r="B40" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A41" s="23" t="n">
+      <c r="B58" s="21" t="s">
+        <v>220</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="E58" s="5">
+        <v>1618</v>
+      </c>
+      <c r="F58" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
         <v>3</v>
       </c>
-      <c r="B41" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A42" s="27" t="n">
+      <c r="B59" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1433</v>
+      </c>
+      <c r="F59" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
         <v>4</v>
       </c>
-      <c r="B42" s="28" t="inlineStr">
-[...370 lines deleted...]
-      <c r="C60" s="28" t="n">
+      <c r="B60" s="21" t="s">
+        <v>223</v>
+      </c>
+      <c r="C60" s="5">
         <v>2006</v>
       </c>
-      <c r="D60" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E60" s="27" t="n">
+      <c r="D60" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="E60" s="5">
         <v>1129</v>
       </c>
-      <c r="F60" s="27" t="n">
+      <c r="F60" s="5">
         <v>19</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F56"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:F57"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="E6" s="5">
+        <v>368</v>
+      </c>
+      <c r="F6" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="20"/>
+      <c r="E8" s="20"/>
+      <c r="F8" s="20"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>1</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>228</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" s="5">
+        <v>1079</v>
+      </c>
+      <c r="F10" s="5">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>2</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>230</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>231</v>
+      </c>
+      <c r="E11" s="5">
+        <v>668</v>
+      </c>
+      <c r="F11" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
+        <v>3</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="C12" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="E12" s="5">
+        <v>630</v>
+      </c>
+      <c r="F12" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>4</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>234</v>
+      </c>
+      <c r="C13" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="E13" s="5">
+        <v>612</v>
+      </c>
+      <c r="F13" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
+        <v>5</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="C14" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="E14" s="5">
+        <v>572</v>
+      </c>
+      <c r="F14" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>6</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="E15" s="5">
+        <v>553</v>
+      </c>
+      <c r="F15" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>1</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="E19" s="5">
+        <v>803</v>
+      </c>
+      <c r="F19" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>2</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="E20" s="5">
+        <v>786</v>
+      </c>
+      <c r="F20" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>3</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="E21" s="5">
+        <v>715</v>
+      </c>
+      <c r="F21" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>4</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>241</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>242</v>
+      </c>
+      <c r="E22" s="5">
+        <v>693</v>
+      </c>
+      <c r="F22" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>5</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>243</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="E23" s="5">
+        <v>590</v>
+      </c>
+      <c r="F23" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>6</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>244</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>245</v>
+      </c>
+      <c r="E24" s="5">
+        <v>583</v>
+      </c>
+      <c r="F24" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>7</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="E25" s="5">
+        <v>549</v>
+      </c>
+      <c r="F25" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>8</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="E26" s="5">
+        <v>548</v>
+      </c>
+      <c r="F26" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>9</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="E27" s="5">
+        <v>502</v>
+      </c>
+      <c r="F27" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>1</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="E31" s="5">
+        <v>1791</v>
+      </c>
+      <c r="F31" s="5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>2</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>251</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="E32" s="5">
+        <v>1166</v>
+      </c>
+      <c r="F32" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>3</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>254</v>
+      </c>
+      <c r="E33" s="5">
+        <v>1138</v>
+      </c>
+      <c r="F33" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>4</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>255</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1109</v>
+      </c>
+      <c r="F34" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>5</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C35" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="E35" s="5">
+        <v>924</v>
+      </c>
+      <c r="F35" s="5">
         <v>35</v>
       </c>
     </row>
-    <row r="8">
-[...39 lines deleted...]
-      <c r="A10" s="23" t="n">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
+        <v>6</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>257</v>
+      </c>
+      <c r="C36" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="E36" s="5">
+        <v>733</v>
+      </c>
+      <c r="F36" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>7</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="C37" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="E37" s="5">
+        <v>666</v>
+      </c>
+      <c r="F37" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>8</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="E38" s="5">
+        <v>664</v>
+      </c>
+      <c r="F38" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>9</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>260</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="E39" s="5">
+        <v>537</v>
+      </c>
+      <c r="F39" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
         <v>1</v>
       </c>
-      <c r="B10" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A11" s="25" t="n">
+      <c r="B43" s="21" t="s">
+        <v>261</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="E43" s="5">
+        <v>1695</v>
+      </c>
+      <c r="F43" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" s="20"/>
+      <c r="C45" s="20"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="20"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>1</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>264</v>
+      </c>
+      <c r="E47" s="5">
+        <v>1561</v>
+      </c>
+      <c r="F47" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
         <v>2</v>
       </c>
-      <c r="B11" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A12" s="23" t="n">
+      <c r="B48" s="21" t="s">
+        <v>265</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1504</v>
+      </c>
+      <c r="F48" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
         <v>3</v>
       </c>
-      <c r="B12" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A13" s="27" t="n">
+      <c r="B49" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>264</v>
+      </c>
+      <c r="E49" s="5">
+        <v>1286</v>
+      </c>
+      <c r="F49" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
         <v>4</v>
       </c>
-      <c r="B13" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A14" s="29" t="n">
+      <c r="B50" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D50" s="21"/>
+      <c r="E50" s="5">
+        <v>986</v>
+      </c>
+      <c r="F50" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
         <v>5</v>
       </c>
-      <c r="B14" s="30" t="inlineStr">
-[...83 lines deleted...]
-      <c r="A19" s="23" t="n">
+      <c r="B51" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D51" s="21"/>
+      <c r="E51" s="5">
+        <v>868</v>
+      </c>
+      <c r="F51" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B53" s="20"/>
+      <c r="C53" s="20"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="20"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
         <v>1</v>
       </c>
-      <c r="B19" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A20" s="25" t="n">
+      <c r="B55" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="E55" s="5">
+        <v>2184</v>
+      </c>
+      <c r="F55" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
         <v>2</v>
       </c>
-      <c r="B20" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A21" s="23" t="n">
+      <c r="B56" s="21" t="s">
+        <v>270</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="E56" s="5">
+        <v>1654</v>
+      </c>
+      <c r="F56" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
         <v>3</v>
       </c>
-      <c r="B21" s="24" t="inlineStr">
-[...318 lines deleted...]
-      <c r="F35" s="27" t="n">
+      <c r="B57" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D57" s="21"/>
+      <c r="E57" s="5">
+        <v>738</v>
+      </c>
+      <c r="F57" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="36">
-[...391 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F132"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:F134"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A7" s="25" t="n">
+      <c r="D6" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E6" s="5">
+        <v>640</v>
+      </c>
+      <c r="F6" s="5">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E7" s="5">
+        <v>587</v>
+      </c>
+      <c r="F7" s="5">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
+        <v>3</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="C8" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E8" s="5">
         <v>568</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F8" s="5">
         <v>84</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>279</v>
+      </c>
+      <c r="C9" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="E9" s="5">
+        <v>439</v>
+      </c>
+      <c r="F9" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>281</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E10" s="5">
+        <v>207</v>
+      </c>
+      <c r="F10" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D11" s="21"/>
+      <c r="E11" s="5">
+        <v>192</v>
+      </c>
+      <c r="F11" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>1</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1297</v>
+      </c>
+      <c r="F15" s="5">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>2</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>284</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1274</v>
+      </c>
+      <c r="F16" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A9" s="27" t="n">
+      <c r="B17" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E17" s="5">
+        <v>994</v>
+      </c>
+      <c r="F17" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F9" s="27" t="n">
+      <c r="B18" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>288</v>
+      </c>
+      <c r="E18" s="5">
+        <v>811</v>
+      </c>
+      <c r="F18" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>5</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>289</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="E19" s="5">
+        <v>765</v>
+      </c>
+      <c r="F19" s="5">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>6</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>291</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E20" s="5">
+        <v>628</v>
+      </c>
+      <c r="F20" s="5">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>7</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D21" s="21"/>
+      <c r="E21" s="5">
+        <v>620</v>
+      </c>
+      <c r="F21" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>8</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>293</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E22" s="5">
+        <v>620</v>
+      </c>
+      <c r="F22" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>9</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>294</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E23" s="5">
+        <v>610</v>
+      </c>
+      <c r="F23" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>10</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>295</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="E24" s="5">
+        <v>596</v>
+      </c>
+      <c r="F24" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>11</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>297</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E25" s="5">
+        <v>551</v>
+      </c>
+      <c r="F25" s="5">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>12</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>298</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E26" s="5">
+        <v>502</v>
+      </c>
+      <c r="F26" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>13</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>299</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D27" s="21"/>
+      <c r="E27" s="5">
+        <v>427</v>
+      </c>
+      <c r="F27" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>14</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>300</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D28" s="21"/>
+      <c r="E28" s="5">
+        <v>398</v>
+      </c>
+      <c r="F28" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>15</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>301</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D29" s="21"/>
+      <c r="E29" s="5">
+        <v>349</v>
+      </c>
+      <c r="F29" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>16</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E30" s="5">
+        <v>347</v>
+      </c>
+      <c r="F30" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>17</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>303</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="E31" s="5">
+        <v>343</v>
+      </c>
+      <c r="F31" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>18</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="E32" s="5">
+        <v>343</v>
+      </c>
+      <c r="F32" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>19</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>305</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="E33" s="5">
+        <v>339</v>
+      </c>
+      <c r="F33" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="29" t="n">
+      <c r="B34" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>307</v>
+      </c>
+      <c r="E34" s="5">
+        <v>317</v>
+      </c>
+      <c r="F34" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>1</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>308</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1473</v>
+      </c>
+      <c r="F38" s="5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>2</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>309</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1113</v>
+      </c>
+      <c r="F39" s="5">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>3</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>310</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1035</v>
+      </c>
+      <c r="F40" s="5">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>4</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>311</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E41" s="5">
+        <v>943</v>
+      </c>
+      <c r="F41" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...11 lines deleted...]
-      <c r="F10" s="29" t="n">
+      <c r="B42" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E42" s="5">
+        <v>923</v>
+      </c>
+      <c r="F42" s="5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>6</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>313</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="E43" s="5">
+        <v>865</v>
+      </c>
+      <c r="F43" s="5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>7</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E44" s="5">
+        <v>828</v>
+      </c>
+      <c r="F44" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>8</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>316</v>
+      </c>
+      <c r="E45" s="5">
+        <v>767</v>
+      </c>
+      <c r="F45" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>9</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>317</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="E46" s="5">
+        <v>646</v>
+      </c>
+      <c r="F46" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>10</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>319</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="E47" s="5">
+        <v>615</v>
+      </c>
+      <c r="F47" s="5">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>11</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>321</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>322</v>
+      </c>
+      <c r="E48" s="5">
+        <v>597</v>
+      </c>
+      <c r="F48" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>12</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E49" s="5">
+        <v>570</v>
+      </c>
+      <c r="F49" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>13</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D50" s="21"/>
+      <c r="E50" s="5">
+        <v>563</v>
+      </c>
+      <c r="F50" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>14</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>325</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E51" s="5">
+        <v>543</v>
+      </c>
+      <c r="F51" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>15</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="E52" s="5">
+        <v>540</v>
+      </c>
+      <c r="F52" s="5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>16</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>327</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>322</v>
+      </c>
+      <c r="E53" s="5">
+        <v>525</v>
+      </c>
+      <c r="F53" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>17</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>328</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E54" s="5">
+        <v>482</v>
+      </c>
+      <c r="F54" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>18</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>329</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E55" s="5">
+        <v>481</v>
+      </c>
+      <c r="F55" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
         <v>19</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="A14" s="23" t="n">
+      <c r="B56" s="21" t="s">
+        <v>330</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E56" s="5">
+        <v>399</v>
+      </c>
+      <c r="F56" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>20</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E57" s="5">
+        <v>286</v>
+      </c>
+      <c r="F57" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B59" s="20"/>
+      <c r="C59" s="20"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="20"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
         <v>1</v>
       </c>
-      <c r="B14" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A15" s="25" t="n">
+      <c r="B61" s="21" t="s">
+        <v>332</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1813</v>
+      </c>
+      <c r="F61" s="5">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
         <v>2</v>
       </c>
-      <c r="B15" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A16" s="23" t="n">
+      <c r="B62" s="21" t="s">
+        <v>333</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>334</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1716</v>
+      </c>
+      <c r="F62" s="5">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
         <v>3</v>
       </c>
-      <c r="B16" s="24" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F16" s="23" t="n">
+      <c r="B63" s="21" t="s">
+        <v>335</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1700</v>
+      </c>
+      <c r="F63" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>4</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>337</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1614</v>
+      </c>
+      <c r="F64" s="5">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>5</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>338</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>337</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1309</v>
+      </c>
+      <c r="F65" s="5">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>6</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>339</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E66" s="5">
+        <v>1263</v>
+      </c>
+      <c r="F66" s="5">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>7</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>340</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E67" s="5">
+        <v>1132</v>
+      </c>
+      <c r="F67" s="5">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>8</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>341</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E68" s="5">
+        <v>983</v>
+      </c>
+      <c r="F68" s="5">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>9</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>342</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E69" s="5">
+        <v>952</v>
+      </c>
+      <c r="F69" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>10</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>343</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E70" s="5">
+        <v>925</v>
+      </c>
+      <c r="F70" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>11</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>344</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>345</v>
+      </c>
+      <c r="E71" s="5">
+        <v>925</v>
+      </c>
+      <c r="F71" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
+        <v>12</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>346</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="E72" s="5">
+        <v>920</v>
+      </c>
+      <c r="F72" s="5">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>13</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>347</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="E73" s="5">
+        <v>881</v>
+      </c>
+      <c r="F73" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>14</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>349</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E74" s="5">
+        <v>878</v>
+      </c>
+      <c r="F74" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>15</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>350</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>345</v>
+      </c>
+      <c r="E75" s="5">
+        <v>873</v>
+      </c>
+      <c r="F75" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>16</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>351</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="E76" s="5">
+        <v>766</v>
+      </c>
+      <c r="F76" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>17</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>352</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E77" s="5">
+        <v>708</v>
+      </c>
+      <c r="F77" s="5">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>18</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>353</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="E78" s="5">
+        <v>656</v>
+      </c>
+      <c r="F78" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>19</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>354</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="E79" s="5">
+        <v>642</v>
+      </c>
+      <c r="F79" s="5">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>20</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>355</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>316</v>
+      </c>
+      <c r="E80" s="5">
+        <v>485</v>
+      </c>
+      <c r="F80" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B82" s="20"/>
+      <c r="C82" s="20"/>
+      <c r="D82" s="20"/>
+      <c r="E82" s="20"/>
+      <c r="F82" s="20"/>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
+        <v>1</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>356</v>
+      </c>
+      <c r="C84" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D84" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E84" s="5">
+        <v>2125</v>
+      </c>
+      <c r="F84" s="5">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
+        <v>2</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E85" s="5">
+        <v>1663</v>
+      </c>
+      <c r="F85" s="5">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
+        <v>3</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>358</v>
+      </c>
+      <c r="C86" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E86" s="5">
+        <v>1645</v>
+      </c>
+      <c r="F86" s="5">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>4</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>359</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1607</v>
+      </c>
+      <c r="F87" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>5</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>360</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>361</v>
+      </c>
+      <c r="E88" s="5">
+        <v>1467</v>
+      </c>
+      <c r="F88" s="5">
         <v>47</v>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="27" t="n">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>6</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>362</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="E89" s="5">
+        <v>1456</v>
+      </c>
+      <c r="F89" s="5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>7</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>363</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E90" s="5">
+        <v>1415</v>
+      </c>
+      <c r="F90" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>8</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>364</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E91" s="5">
+        <v>1351</v>
+      </c>
+      <c r="F91" s="5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
+        <v>9</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E92" s="5">
+        <v>1349</v>
+      </c>
+      <c r="F92" s="5">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>10</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>366</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="E93" s="5">
+        <v>1335</v>
+      </c>
+      <c r="F93" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
+        <v>11</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>367</v>
+      </c>
+      <c r="C94" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="E94" s="5">
+        <v>1262</v>
+      </c>
+      <c r="F94" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>12</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>368</v>
+      </c>
+      <c r="C95" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E95" s="5">
+        <v>1216</v>
+      </c>
+      <c r="F95" s="5">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5">
+        <v>13</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>369</v>
+      </c>
+      <c r="C96" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E96" s="5">
+        <v>1108</v>
+      </c>
+      <c r="F96" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>14</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>370</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D97" s="21"/>
+      <c r="E97" s="5">
+        <v>1074</v>
+      </c>
+      <c r="F97" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>15</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>371</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="E98" s="5">
+        <v>1033</v>
+      </c>
+      <c r="F98" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>16</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>373</v>
+      </c>
+      <c r="E99" s="5">
+        <v>945</v>
+      </c>
+      <c r="F99" s="5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
+        <v>17</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>374</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E100" s="5">
+        <v>905</v>
+      </c>
+      <c r="F100" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>18</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>375</v>
+      </c>
+      <c r="C101" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E101" s="5">
+        <v>816</v>
+      </c>
+      <c r="F101" s="5">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5">
+        <v>19</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>376</v>
+      </c>
+      <c r="C102" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E102" s="5">
+        <v>801</v>
+      </c>
+      <c r="F102" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="5">
+        <v>20</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>377</v>
+      </c>
+      <c r="C103" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E103" s="5">
+        <v>533</v>
+      </c>
+      <c r="F103" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B105" s="20"/>
+      <c r="C105" s="20"/>
+      <c r="D105" s="20"/>
+      <c r="E105" s="20"/>
+      <c r="F105" s="20"/>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="5">
+        <v>1</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>378</v>
+      </c>
+      <c r="C107" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E107" s="5">
+        <v>2208</v>
+      </c>
+      <c r="F107" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
+        <v>2</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>379</v>
+      </c>
+      <c r="C108" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E108" s="5">
+        <v>2108</v>
+      </c>
+      <c r="F108" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="5">
+        <v>3</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>380</v>
+      </c>
+      <c r="C109" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E109" s="5">
+        <v>1864</v>
+      </c>
+      <c r="F109" s="5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="5">
         <v>4</v>
       </c>
-      <c r="B17" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A18" s="29" t="n">
+      <c r="B110" s="21" t="s">
+        <v>381</v>
+      </c>
+      <c r="C110" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D110" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E110" s="5">
+        <v>1832</v>
+      </c>
+      <c r="F110" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="5">
         <v>5</v>
       </c>
-      <c r="B18" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A19" s="27" t="n">
+      <c r="B111" s="21" t="s">
+        <v>382</v>
+      </c>
+      <c r="C111" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E111" s="5">
+        <v>1645</v>
+      </c>
+      <c r="F111" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="5">
         <v>6</v>
       </c>
-      <c r="B19" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A20" s="29" t="n">
+      <c r="B112" s="21" t="s">
+        <v>383</v>
+      </c>
+      <c r="C112" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>384</v>
+      </c>
+      <c r="E112" s="5">
+        <v>1541</v>
+      </c>
+      <c r="F112" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="5">
         <v>7</v>
       </c>
-      <c r="B20" s="30" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A21" s="27" t="n">
+      <c r="B113" s="21" t="s">
+        <v>385</v>
+      </c>
+      <c r="C113" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E113" s="5">
+        <v>1519</v>
+      </c>
+      <c r="F113" s="5">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="5">
         <v>8</v>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A22" s="29" t="n">
+      <c r="B114" s="21" t="s">
+        <v>386</v>
+      </c>
+      <c r="C114" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D114" s="21" t="s">
+        <v>316</v>
+      </c>
+      <c r="E114" s="5">
+        <v>1451</v>
+      </c>
+      <c r="F114" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="5">
         <v>9</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A23" s="27" t="n">
+      <c r="B115" s="21" t="s">
+        <v>387</v>
+      </c>
+      <c r="C115" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D115" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E115" s="5">
+        <v>1409</v>
+      </c>
+      <c r="F115" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="5">
         <v>10</v>
       </c>
-      <c r="B23" s="28" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F23" s="27" t="n">
+      <c r="B116" s="21" t="s">
+        <v>388</v>
+      </c>
+      <c r="C116" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D116" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E116" s="5">
+        <v>1391</v>
+      </c>
+      <c r="F116" s="5">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="5">
+        <v>11</v>
+      </c>
+      <c r="B117" s="21" t="s">
+        <v>389</v>
+      </c>
+      <c r="C117" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D117" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="E117" s="5">
+        <v>1269</v>
+      </c>
+      <c r="F117" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="5">
+        <v>12</v>
+      </c>
+      <c r="B118" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="C118" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D118" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E118" s="5">
+        <v>1154</v>
+      </c>
+      <c r="F118" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="5">
+        <v>13</v>
+      </c>
+      <c r="B119" s="21" t="s">
+        <v>391</v>
+      </c>
+      <c r="C119" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D119" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E119" s="5">
+        <v>1142</v>
+      </c>
+      <c r="F119" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="5">
+        <v>14</v>
+      </c>
+      <c r="B120" s="21" t="s">
+        <v>392</v>
+      </c>
+      <c r="C120" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D120" s="21" t="s">
+        <v>393</v>
+      </c>
+      <c r="E120" s="5">
+        <v>615</v>
+      </c>
+      <c r="F120" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="29" t="n">
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B122" s="20"/>
+      <c r="C122" s="20"/>
+      <c r="D122" s="20"/>
+      <c r="E122" s="20"/>
+      <c r="F122" s="20"/>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="5">
+        <v>1</v>
+      </c>
+      <c r="B124" s="21" t="s">
+        <v>394</v>
+      </c>
+      <c r="C124" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D124" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E124" s="5">
+        <v>2118</v>
+      </c>
+      <c r="F124" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="5">
+        <v>2</v>
+      </c>
+      <c r="B125" s="21" t="s">
+        <v>395</v>
+      </c>
+      <c r="C125" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="E125" s="5">
+        <v>2054</v>
+      </c>
+      <c r="F125" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="5">
+        <v>3</v>
+      </c>
+      <c r="B126" s="21" t="s">
+        <v>396</v>
+      </c>
+      <c r="C126" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D126" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E126" s="5">
+        <v>1906</v>
+      </c>
+      <c r="F126" s="5">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="5">
+        <v>4</v>
+      </c>
+      <c r="B127" s="21" t="s">
+        <v>397</v>
+      </c>
+      <c r="C127" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D127" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="E127" s="5">
+        <v>1895</v>
+      </c>
+      <c r="F127" s="5">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="5">
+        <v>5</v>
+      </c>
+      <c r="B128" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="C128" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D128" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E128" s="5">
+        <v>1881</v>
+      </c>
+      <c r="F128" s="5">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="5">
+        <v>6</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>399</v>
+      </c>
+      <c r="C129" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E129" s="5">
+        <v>1863</v>
+      </c>
+      <c r="F129" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="5">
+        <v>7</v>
+      </c>
+      <c r="B130" s="21" t="s">
+        <v>400</v>
+      </c>
+      <c r="C130" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D130" s="21" t="s">
+        <v>345</v>
+      </c>
+      <c r="E130" s="5">
+        <v>1863</v>
+      </c>
+      <c r="F130" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="5">
+        <v>8</v>
+      </c>
+      <c r="B131" s="21" t="s">
+        <v>401</v>
+      </c>
+      <c r="C131" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D131" s="21" t="s">
+        <v>402</v>
+      </c>
+      <c r="E131" s="5">
+        <v>1561</v>
+      </c>
+      <c r="F131" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="5">
+        <v>9</v>
+      </c>
+      <c r="B132" s="21" t="s">
+        <v>403</v>
+      </c>
+      <c r="C132" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D132" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E132" s="5">
+        <v>1374</v>
+      </c>
+      <c r="F132" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="5">
+        <v>10</v>
+      </c>
+      <c r="B133" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="C133" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D133" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E133" s="5">
+        <v>1288</v>
+      </c>
+      <c r="F133" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="5">
         <v>11</v>
       </c>
-      <c r="B24" s="30" t="inlineStr">
-[...84 lines deleted...]
-      <c r="A28" s="29" t="n">
+      <c r="B134" s="21" t="s">
+        <v>405</v>
+      </c>
+      <c r="C134" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>316</v>
+      </c>
+      <c r="E134" s="5">
+        <v>850</v>
+      </c>
+      <c r="F134" s="5">
         <v>15</v>
       </c>
-      <c r="B28" s="30" t="inlineStr">
-[...2336 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F109"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:F111"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>407</v>
+      </c>
+      <c r="C6" s="5">
         <v>2019</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E6" s="5">
+        <v>573</v>
+      </c>
+      <c r="F6" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
+        <v>2</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>409</v>
+      </c>
+      <c r="C7" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>410</v>
+      </c>
+      <c r="E7" s="5">
+        <v>538</v>
+      </c>
+      <c r="F7" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
+        <v>3</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>411</v>
+      </c>
+      <c r="C8" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E8" s="5">
+        <v>533</v>
+      </c>
+      <c r="F8" s="5">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>412</v>
+      </c>
+      <c r="C9" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E9" s="5">
+        <v>504</v>
+      </c>
+      <c r="F9" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>413</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D10" s="21"/>
+      <c r="E10" s="5">
+        <v>455</v>
+      </c>
+      <c r="F10" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D11" s="21"/>
+      <c r="E11" s="5">
+        <v>371</v>
+      </c>
+      <c r="F11" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="25" t="n">
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>1</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1204</v>
+      </c>
+      <c r="F15" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A8" s="23" t="n">
+      <c r="B16" s="21" t="s">
+        <v>416</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1165</v>
+      </c>
+      <c r="F16" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...12 lines deleted...]
-      <c r="E8" s="23" t="n">
+      <c r="B17" s="21" t="s">
+        <v>417</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E17" s="5">
+        <v>971</v>
+      </c>
+      <c r="F17" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>4</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>418</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E18" s="5">
+        <v>874</v>
+      </c>
+      <c r="F18" s="5">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
+        <v>5</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>420</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="E19" s="5">
+        <v>858</v>
+      </c>
+      <c r="F19" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
+        <v>6</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>422</v>
+      </c>
+      <c r="C20" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E20" s="5">
+        <v>667</v>
+      </c>
+      <c r="F20" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
+        <v>7</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>423</v>
+      </c>
+      <c r="C21" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E21" s="5">
+        <v>590</v>
+      </c>
+      <c r="F21" s="5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>8</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="E22" s="5">
+        <v>580</v>
+      </c>
+      <c r="F22" s="5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>9</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>427</v>
+      </c>
+      <c r="E23" s="5">
+        <v>575</v>
+      </c>
+      <c r="F23" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>10</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>428</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E24" s="5">
+        <v>542</v>
+      </c>
+      <c r="F24" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>11</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="E25" s="5">
         <v>528</v>
       </c>
-      <c r="F8" s="23" t="n">
-[...4 lines deleted...]
-      <c r="A9" s="27" t="n">
+      <c r="F25" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>12</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>430</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="E26" s="5">
+        <v>499</v>
+      </c>
+      <c r="F26" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>13</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>431</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>432</v>
+      </c>
+      <c r="E27" s="5">
+        <v>470</v>
+      </c>
+      <c r="F27" s="5">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>14</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>433</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>432</v>
+      </c>
+      <c r="E28" s="5">
+        <v>429</v>
+      </c>
+      <c r="F28" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>15</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>434</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>435</v>
+      </c>
+      <c r="E29" s="5">
+        <v>339</v>
+      </c>
+      <c r="F29" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>16</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>436</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>437</v>
+      </c>
+      <c r="E30" s="5">
+        <v>152</v>
+      </c>
+      <c r="F30" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>1</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>438</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1704</v>
+      </c>
+      <c r="F34" s="5">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>2</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>439</v>
+      </c>
+      <c r="C35" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E35" s="5">
+        <v>1613</v>
+      </c>
+      <c r="F35" s="5">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
+        <v>3</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>440</v>
+      </c>
+      <c r="C36" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="E36" s="5">
+        <v>1366</v>
+      </c>
+      <c r="F36" s="5">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E9" s="27" t="n">
+      <c r="B37" s="21" t="s">
+        <v>442</v>
+      </c>
+      <c r="C37" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>443</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1205</v>
+      </c>
+      <c r="F37" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>5</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>444</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1119</v>
+      </c>
+      <c r="F38" s="5">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>6</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>445</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E39" s="5">
+        <v>1053</v>
+      </c>
+      <c r="F39" s="5">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>7</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>446</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>447</v>
+      </c>
+      <c r="E40" s="5">
+        <v>961</v>
+      </c>
+      <c r="F40" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>8</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>448</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="E41" s="5">
+        <v>910</v>
+      </c>
+      <c r="F41" s="5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>9</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>449</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="E42" s="5">
+        <v>882</v>
+      </c>
+      <c r="F42" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>10</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>451</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E43" s="5">
+        <v>866</v>
+      </c>
+      <c r="F43" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>11</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>452</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E44" s="5">
+        <v>684</v>
+      </c>
+      <c r="F44" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>12</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>453</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>454</v>
+      </c>
+      <c r="E45" s="5">
+        <v>654</v>
+      </c>
+      <c r="F45" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>13</v>
+      </c>
+      <c r="B46" s="21" t="s">
         <v>455</v>
       </c>
-      <c r="F9" s="27" t="n">
+      <c r="C46" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E46" s="5">
+        <v>640</v>
+      </c>
+      <c r="F46" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>14</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>456</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>457</v>
+      </c>
+      <c r="E47" s="5">
+        <v>636</v>
+      </c>
+      <c r="F47" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="29" t="n">
+      <c r="B48" s="21" t="s">
+        <v>458</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>459</v>
+      </c>
+      <c r="E48" s="5">
+        <v>618</v>
+      </c>
+      <c r="F48" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>16</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>460</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="E49" s="5">
+        <v>603</v>
+      </c>
+      <c r="F49" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>17</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>461</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>427</v>
+      </c>
+      <c r="E50" s="5">
+        <v>599</v>
+      </c>
+      <c r="F50" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>18</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>462</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="E51" s="5">
+        <v>588</v>
+      </c>
+      <c r="F51" s="5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>19</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>464</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="E52" s="5">
+        <v>581</v>
+      </c>
+      <c r="F52" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>20</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>465</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="E53" s="5">
+        <v>542</v>
+      </c>
+      <c r="F53" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B55" s="20"/>
+      <c r="C55" s="20"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+      <c r="F55" s="20"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>1</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>466</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E57" s="5">
+        <v>1867</v>
+      </c>
+      <c r="F57" s="5">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
+        <v>2</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>467</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="E58" s="5">
+        <v>1668</v>
+      </c>
+      <c r="F58" s="5">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>3</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>469</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E59" s="5">
+        <v>1447</v>
+      </c>
+      <c r="F59" s="5">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>4</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>470</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E60" s="5">
+        <v>1368</v>
+      </c>
+      <c r="F60" s="5">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F10" s="29" t="n">
+      <c r="B61" s="21" t="s">
+        <v>471</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1331</v>
+      </c>
+      <c r="F61" s="5">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>6</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>472</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1205</v>
+      </c>
+      <c r="F62" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>7</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>473</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1179</v>
+      </c>
+      <c r="F63" s="5">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>8</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>474</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1150</v>
+      </c>
+      <c r="F64" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>9</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>475</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1053</v>
+      </c>
+      <c r="F65" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="12">
-[...39 lines deleted...]
-      <c r="A14" s="23" t="n">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
+        <v>10</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="E66" s="5">
+        <v>878</v>
+      </c>
+      <c r="F66" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
+        <v>11</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>477</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="E67" s="5">
+        <v>835</v>
+      </c>
+      <c r="F67" s="5">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>12</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>478</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>447</v>
+      </c>
+      <c r="E68" s="5">
+        <v>774</v>
+      </c>
+      <c r="F68" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>13</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>480</v>
+      </c>
+      <c r="E69" s="5">
+        <v>755</v>
+      </c>
+      <c r="F69" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>14</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>481</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>447</v>
+      </c>
+      <c r="E70" s="5">
+        <v>711</v>
+      </c>
+      <c r="F70" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>15</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>482</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>447</v>
+      </c>
+      <c r="E71" s="5">
+        <v>664</v>
+      </c>
+      <c r="F71" s="5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
+        <v>16</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>483</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>447</v>
+      </c>
+      <c r="E72" s="5">
+        <v>662</v>
+      </c>
+      <c r="F72" s="5">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>17</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>484</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="E73" s="5">
+        <v>453</v>
+      </c>
+      <c r="F73" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>18</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>485</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E74" s="5">
+        <v>411</v>
+      </c>
+      <c r="F74" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B76" s="20"/>
+      <c r="C76" s="20"/>
+      <c r="D76" s="20"/>
+      <c r="E76" s="20"/>
+      <c r="F76" s="20"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
         <v>1</v>
       </c>
-      <c r="B14" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A15" s="25" t="n">
+      <c r="B78" s="21" t="s">
+        <v>486</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="E78" s="5">
+        <v>1915</v>
+      </c>
+      <c r="F78" s="5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
         <v>2</v>
       </c>
-      <c r="B15" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A16" s="23" t="n">
+      <c r="B79" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E79" s="5">
+        <v>1807</v>
+      </c>
+      <c r="F79" s="5">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
         <v>3</v>
       </c>
-      <c r="B16" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A17" s="27" t="n">
+      <c r="B80" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="E80" s="5">
+        <v>1773</v>
+      </c>
+      <c r="F80" s="5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
         <v>4</v>
       </c>
-      <c r="B17" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A18" s="29" t="n">
+      <c r="B81" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="E81" s="5">
+        <v>1640</v>
+      </c>
+      <c r="F81" s="5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
         <v>5</v>
       </c>
-      <c r="B18" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A19" s="27" t="n">
+      <c r="B82" s="21" t="s">
+        <v>490</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E82" s="5">
+        <v>1581</v>
+      </c>
+      <c r="F82" s="5">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
         <v>6</v>
       </c>
-      <c r="B19" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A20" s="29" t="n">
+      <c r="B83" s="21" t="s">
+        <v>491</v>
+      </c>
+      <c r="C83" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="E83" s="5">
+        <v>1574</v>
+      </c>
+      <c r="F83" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="5">
         <v>7</v>
       </c>
-      <c r="B20" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A21" s="27" t="n">
+      <c r="B84" s="21" t="s">
+        <v>492</v>
+      </c>
+      <c r="C84" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D84" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="E84" s="5">
+        <v>1558</v>
+      </c>
+      <c r="F84" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="5">
         <v>8</v>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A22" s="29" t="n">
+      <c r="B85" s="21" t="s">
+        <v>493</v>
+      </c>
+      <c r="C85" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E85" s="5">
+        <v>1169</v>
+      </c>
+      <c r="F85" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
         <v>9</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F22" s="29" t="n">
+      <c r="B86" s="21" t="s">
+        <v>494</v>
+      </c>
+      <c r="C86" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E86" s="5">
+        <v>1094</v>
+      </c>
+      <c r="F86" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>10</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>495</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1052</v>
+      </c>
+      <c r="F87" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>11</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>496</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>497</v>
+      </c>
+      <c r="E88" s="5">
+        <v>909</v>
+      </c>
+      <c r="F88" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>12</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>498</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>499</v>
+      </c>
+      <c r="E89" s="5">
+        <v>775</v>
+      </c>
+      <c r="F89" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>13</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>500</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="E90" s="5">
+        <v>269</v>
+      </c>
+      <c r="F90" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B92" s="20"/>
+      <c r="C92" s="20"/>
+      <c r="D92" s="20"/>
+      <c r="E92" s="20"/>
+      <c r="F92" s="20"/>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
+        <v>1</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>501</v>
+      </c>
+      <c r="C94" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E94" s="5">
+        <v>2097</v>
+      </c>
+      <c r="F94" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>2</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>502</v>
+      </c>
+      <c r="C95" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>503</v>
+      </c>
+      <c r="E95" s="5">
+        <v>2043</v>
+      </c>
+      <c r="F95" s="5">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5">
+        <v>3</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="C96" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E96" s="5">
+        <v>2008</v>
+      </c>
+      <c r="F96" s="5">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>4</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>505</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E97" s="5">
+        <v>1924</v>
+      </c>
+      <c r="F97" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>5</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="E98" s="5">
+        <v>1798</v>
+      </c>
+      <c r="F98" s="5">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>6</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>507</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E99" s="5">
+        <v>1597</v>
+      </c>
+      <c r="F99" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
+        <v>7</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>508</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>419</v>
+      </c>
+      <c r="E100" s="5">
+        <v>1538</v>
+      </c>
+      <c r="F100" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>8</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>321</v>
+      </c>
+      <c r="C101" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>509</v>
+      </c>
+      <c r="E101" s="5">
+        <v>1374</v>
+      </c>
+      <c r="F101" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5">
+        <v>9</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>510</v>
+      </c>
+      <c r="C102" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E102" s="5">
+        <v>1131</v>
+      </c>
+      <c r="F102" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="5">
+        <v>10</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>511</v>
+      </c>
+      <c r="C103" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="E103" s="5">
+        <v>921</v>
+      </c>
+      <c r="F103" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="5">
+        <v>11</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="C104" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="E104" s="5">
+        <v>820</v>
+      </c>
+      <c r="F104" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B106" s="20"/>
+      <c r="C106" s="20"/>
+      <c r="D106" s="20"/>
+      <c r="E106" s="20"/>
+      <c r="F106" s="20"/>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
+        <v>1</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>514</v>
+      </c>
+      <c r="C108" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E108" s="5">
+        <v>1782</v>
+      </c>
+      <c r="F108" s="5">
         <v>48</v>
       </c>
     </row>
-    <row r="23">
-[...231 lines deleted...]
-      <c r="A34" s="25" t="n">
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="5">
         <v>2</v>
       </c>
-      <c r="B34" s="26" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A35" s="23" t="n">
+      <c r="B109" s="21" t="s">
+        <v>515</v>
+      </c>
+      <c r="C109" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="E109" s="5">
+        <v>1778</v>
+      </c>
+      <c r="F109" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="5">
         <v>3</v>
       </c>
-      <c r="B35" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A36" s="27" t="n">
+      <c r="B110" s="21" t="s">
+        <v>516</v>
+      </c>
+      <c r="C110" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D110" s="21" t="s">
+        <v>517</v>
+      </c>
+      <c r="E110" s="5">
+        <v>1519</v>
+      </c>
+      <c r="F110" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="5">
         <v>4</v>
       </c>
-      <c r="B36" s="28" t="inlineStr">
-[...356 lines deleted...]
-      <c r="A51" s="29" t="n">
+      <c r="B111" s="21" t="s">
+        <v>518</v>
+      </c>
+      <c r="C111" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E111" s="5">
+        <v>1092</v>
+      </c>
+      <c r="F111" s="5">
         <v>19</v>
       </c>
-      <c r="B51" s="30" t="inlineStr">
-[...1277 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:F63"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>520</v>
+      </c>
+      <c r="C6" s="5">
         <v>2018</v>
       </c>
-      <c r="D6" s="24" t="inlineStr"/>
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21"/>
+      <c r="E6" s="5">
         <v>463</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>34</v>
       </c>
     </row>
-    <row r="8">
-[...39 lines deleted...]
-      <c r="A10" s="23" t="n">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="20"/>
+      <c r="E8" s="20"/>
+      <c r="F8" s="20"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
         <v>1</v>
       </c>
-      <c r="B10" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" s="24" t="n">
+      <c r="B10" s="21" t="s">
+        <v>521</v>
+      </c>
+      <c r="C10" s="5">
         <v>2016</v>
       </c>
-      <c r="D10" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E10" s="23" t="n">
+      <c r="D10" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="E10" s="5">
         <v>1125</v>
       </c>
-      <c r="F10" s="23" t="n">
+      <c r="F10" s="5">
         <v>115</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="25" t="n">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>2</v>
       </c>
-      <c r="B11" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="26" t="n">
+      <c r="B11" s="21" t="s">
+        <v>523</v>
+      </c>
+      <c r="C11" s="5">
         <v>2016</v>
       </c>
-      <c r="D11" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E11" s="25" t="n">
+      <c r="D11" s="21" t="s">
+        <v>524</v>
+      </c>
+      <c r="E11" s="5">
         <v>748</v>
       </c>
-      <c r="F11" s="25" t="n">
+      <c r="F11" s="5">
         <v>23</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="23" t="n">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>3</v>
       </c>
-      <c r="B12" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="24" t="n">
+      <c r="B12" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="C12" s="5">
         <v>2017</v>
       </c>
-      <c r="D12" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E12" s="23" t="n">
+      <c r="D12" s="21" t="s">
+        <v>526</v>
+      </c>
+      <c r="E12" s="5">
         <v>730</v>
       </c>
-      <c r="F12" s="23" t="n">
+      <c r="F12" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="27" t="n">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
         <v>4</v>
       </c>
-      <c r="B13" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="28" t="n">
+      <c r="B13" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C13" s="5">
         <v>2016</v>
       </c>
-      <c r="D13" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" s="27" t="n">
+      <c r="D13" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="E13" s="5">
         <v>709</v>
       </c>
-      <c r="F13" s="27" t="n">
+      <c r="F13" s="5">
         <v>42</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="29" t="n">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>5</v>
       </c>
-      <c r="B14" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" s="30" t="n">
+      <c r="B14" s="21" t="s">
+        <v>529</v>
+      </c>
+      <c r="C14" s="5">
         <v>2017</v>
       </c>
-      <c r="D14" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E14" s="29" t="n">
+      <c r="D14" s="21" t="s">
+        <v>530</v>
+      </c>
+      <c r="E14" s="5">
         <v>651</v>
       </c>
-      <c r="F14" s="29" t="n">
+      <c r="F14" s="5">
         <v>70</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="27" t="n">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
         <v>6</v>
       </c>
-      <c r="B15" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" s="28" t="n">
+      <c r="B15" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="C15" s="5">
         <v>2016</v>
       </c>
-      <c r="D15" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E15" s="27" t="n">
+      <c r="D15" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="E15" s="5">
         <v>393</v>
       </c>
-      <c r="F15" s="27" t="n">
+      <c r="F15" s="5">
         <v>58</v>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="29" t="n">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>7</v>
       </c>
-      <c r="B16" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" s="30" t="n">
+      <c r="B16" s="21" t="s">
+        <v>533</v>
+      </c>
+      <c r="C16" s="5">
         <v>2016</v>
       </c>
-      <c r="D16" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E16" s="29" t="n">
+      <c r="D16" s="21" t="s">
+        <v>526</v>
+      </c>
+      <c r="E16" s="5">
         <v>349</v>
       </c>
-      <c r="F16" s="29" t="n">
+      <c r="F16" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="18">
-[...39 lines deleted...]
-      <c r="A20" s="23" t="n">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
         <v>1</v>
       </c>
-      <c r="B20" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" s="24" t="n">
+      <c r="B20" s="21" t="s">
+        <v>534</v>
+      </c>
+      <c r="C20" s="5">
         <v>2015</v>
       </c>
-      <c r="D20" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E20" s="23" t="n">
+      <c r="D20" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="E20" s="5">
         <v>1110</v>
       </c>
-      <c r="F20" s="23" t="n">
+      <c r="F20" s="5">
         <v>75</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="25" t="n">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
         <v>2</v>
       </c>
-      <c r="B21" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" s="26" t="n">
+      <c r="B21" s="21" t="s">
+        <v>535</v>
+      </c>
+      <c r="C21" s="5">
         <v>2014</v>
       </c>
-      <c r="D21" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E21" s="25" t="n">
+      <c r="D21" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="E21" s="5">
         <v>946</v>
       </c>
-      <c r="F21" s="25" t="n">
+      <c r="F21" s="5">
         <v>22</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="23" t="n">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
         <v>3</v>
       </c>
-      <c r="B22" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" s="24" t="n">
+      <c r="B22" s="21" t="s">
+        <v>536</v>
+      </c>
+      <c r="C22" s="5">
         <v>2014</v>
       </c>
-      <c r="D22" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E22" s="23" t="n">
+      <c r="D22" s="21" t="s">
+        <v>537</v>
+      </c>
+      <c r="E22" s="5">
+        <v>911</v>
+      </c>
+      <c r="F22" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
+        <v>4</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>538</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>537</v>
+      </c>
+      <c r="E23" s="5">
         <v>893</v>
       </c>
-      <c r="F22" s="23" t="n">
+      <c r="F23" s="5">
         <v>112</v>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="27" t="n">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>5</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>539</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="E24" s="5">
+        <v>857</v>
+      </c>
+      <c r="F24" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>6</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>540</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="E25" s="5">
+        <v>752</v>
+      </c>
+      <c r="F25" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>7</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>542</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="E26" s="5">
+        <v>675</v>
+      </c>
+      <c r="F26" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>8</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>543</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>526</v>
+      </c>
+      <c r="E27" s="5">
+        <v>622</v>
+      </c>
+      <c r="F27" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>9</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>544</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>545</v>
+      </c>
+      <c r="E28" s="5">
+        <v>605</v>
+      </c>
+      <c r="F28" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>10</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>546</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>547</v>
+      </c>
+      <c r="E29" s="5">
+        <v>550</v>
+      </c>
+      <c r="F29" s="5">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>11</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>549</v>
+      </c>
+      <c r="E30" s="5">
+        <v>550</v>
+      </c>
+      <c r="F30" s="5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>12</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>550</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>526</v>
+      </c>
+      <c r="E31" s="5">
+        <v>478</v>
+      </c>
+      <c r="F31" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>13</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>551</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D32" s="21"/>
+      <c r="E32" s="5">
+        <v>466</v>
+      </c>
+      <c r="F32" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>14</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>552</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D33" s="21"/>
+      <c r="E33" s="5">
+        <v>405</v>
+      </c>
+      <c r="F33" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
+        <v>1</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>553</v>
+      </c>
+      <c r="C37" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="E37" s="5">
+        <v>1141</v>
+      </c>
+      <c r="F37" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="5">
+        <v>2</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>554</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>537</v>
+      </c>
+      <c r="E38" s="5">
+        <v>972</v>
+      </c>
+      <c r="F38" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="5">
+        <v>3</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>555</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="E39" s="5">
+        <v>972</v>
+      </c>
+      <c r="F39" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
         <v>4</v>
       </c>
-      <c r="B23" s="28" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F23" s="27" t="n">
+      <c r="B40" s="21" t="s">
+        <v>557</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>558</v>
+      </c>
+      <c r="E40" s="5">
+        <v>775</v>
+      </c>
+      <c r="F40" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B42" s="20"/>
+      <c r="C42" s="20"/>
+      <c r="D42" s="20"/>
+      <c r="E42" s="20"/>
+      <c r="F42" s="20"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E43" s="3" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="29" t="n">
+      <c r="F43" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>1</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>559</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>547</v>
+      </c>
+      <c r="E44" s="5">
+        <v>1587</v>
+      </c>
+      <c r="F44" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>2</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1553</v>
+      </c>
+      <c r="F45" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>3</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>561</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>562</v>
+      </c>
+      <c r="E46" s="5">
+        <v>1490</v>
+      </c>
+      <c r="F46" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>4</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>563</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="E47" s="5">
+        <v>1446</v>
+      </c>
+      <c r="F47" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
         <v>5</v>
       </c>
-      <c r="B24" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A25" s="27" t="n">
+      <c r="B48" s="21" t="s">
+        <v>564</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>565</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1233</v>
+      </c>
+      <c r="F48" s="5">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
         <v>6</v>
       </c>
-      <c r="B25" s="28" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F25" s="27" t="n">
+      <c r="B49" s="21" t="s">
+        <v>566</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="E49" s="5">
+        <v>1230</v>
+      </c>
+      <c r="F49" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>7</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>567</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>568</v>
+      </c>
+      <c r="E50" s="5">
+        <v>832</v>
+      </c>
+      <c r="F50" s="5">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>8</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>569</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>570</v>
+      </c>
+      <c r="E51" s="5">
+        <v>795</v>
+      </c>
+      <c r="F51" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>9</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>571</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="E52" s="5">
+        <v>791</v>
+      </c>
+      <c r="F52" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B54" s="20"/>
+      <c r="C54" s="20"/>
+      <c r="D54" s="20"/>
+      <c r="E54" s="20"/>
+      <c r="F54" s="20"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>1</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>572</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="E56" s="5">
+        <v>1674</v>
+      </c>
+      <c r="F56" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>2</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>573</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="E57" s="5">
+        <v>1363</v>
+      </c>
+      <c r="F57" s="5">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B59" s="20"/>
+      <c r="C59" s="20"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="20"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="5">
+        <v>1</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>574</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>575</v>
+      </c>
+      <c r="E61" s="5">
+        <v>1683</v>
+      </c>
+      <c r="F61" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="5">
+        <v>2</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>576</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="E62" s="5">
+        <v>1671</v>
+      </c>
+      <c r="F62" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>3</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>577</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="E63" s="5">
+        <v>594</v>
+      </c>
+      <c r="F63" s="5">
         <v>22</v>
       </c>
     </row>
-    <row r="26">
-[...766 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F129"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:F134"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>579</v>
+      </c>
+      <c r="C6" s="5">
         <v>2019</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E6" s="5">
+        <v>781</v>
+      </c>
+      <c r="F6" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
+        <v>2</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>581</v>
+      </c>
+      <c r="C7" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>582</v>
+      </c>
+      <c r="E7" s="5">
+        <v>539</v>
+      </c>
+      <c r="F7" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
+        <v>3</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>583</v>
+      </c>
+      <c r="C8" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>584</v>
+      </c>
+      <c r="E8" s="5">
+        <v>506</v>
+      </c>
+      <c r="F8" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="C9" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>582</v>
+      </c>
+      <c r="E9" s="5">
+        <v>464</v>
+      </c>
+      <c r="F9" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E10" s="5">
+        <v>441</v>
+      </c>
+      <c r="F10" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>587</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>588</v>
+      </c>
+      <c r="E11" s="5">
+        <v>434</v>
+      </c>
+      <c r="F11" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
+        <v>7</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>589</v>
+      </c>
+      <c r="C12" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E12" s="5">
+        <v>424</v>
+      </c>
+      <c r="F12" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
+        <v>8</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>590</v>
+      </c>
+      <c r="C13" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>582</v>
+      </c>
+      <c r="E13" s="5">
+        <v>370</v>
+      </c>
+      <c r="F13" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
+        <v>9</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>591</v>
+      </c>
+      <c r="C14" s="5">
+        <v>2018</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>584</v>
+      </c>
+      <c r="E14" s="5">
+        <v>315</v>
+      </c>
+      <c r="F14" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
+        <v>10</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>592</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E15" s="5">
+        <v>273</v>
+      </c>
+      <c r="F15" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
+        <v>11</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>593</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2020</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E16" s="5">
+        <v>187</v>
+      </c>
+      <c r="F16" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="5">
+        <v>12</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>594</v>
+      </c>
+      <c r="C17" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E17" s="5">
+        <v>120</v>
+      </c>
+      <c r="F17" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
+        <v>13</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>595</v>
+      </c>
+      <c r="C18" s="5">
+        <v>2019</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E18" s="5">
+        <v>100</v>
+      </c>
+      <c r="F18" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
+        <v>1</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>596</v>
+      </c>
+      <c r="C22" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>597</v>
+      </c>
+      <c r="E22" s="5">
+        <v>1178</v>
+      </c>
+      <c r="F22" s="5">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F7" s="25" t="n">
+      <c r="B23" s="21" t="s">
+        <v>598</v>
+      </c>
+      <c r="C23" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="E23" s="5">
+        <v>953</v>
+      </c>
+      <c r="F23" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
+        <v>3</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>356</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E24" s="5">
+        <v>689</v>
+      </c>
+      <c r="F24" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
+        <v>4</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>600</v>
+      </c>
+      <c r="C25" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>582</v>
+      </c>
+      <c r="E25" s="5">
+        <v>643</v>
+      </c>
+      <c r="F25" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
+        <v>5</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>601</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E26" s="5">
+        <v>615</v>
+      </c>
+      <c r="F26" s="5">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
+        <v>6</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>602</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="E27" s="5">
+        <v>578</v>
+      </c>
+      <c r="F27" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
+        <v>7</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>604</v>
+      </c>
+      <c r="C28" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E28" s="5">
+        <v>578</v>
+      </c>
+      <c r="F28" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
+        <v>8</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>605</v>
+      </c>
+      <c r="C29" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>606</v>
+      </c>
+      <c r="E29" s="5">
+        <v>545</v>
+      </c>
+      <c r="F29" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>9</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>607</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>608</v>
+      </c>
+      <c r="E30" s="5">
+        <v>518</v>
+      </c>
+      <c r="F30" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
+        <v>10</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>609</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>610</v>
+      </c>
+      <c r="E31" s="5">
+        <v>427</v>
+      </c>
+      <c r="F31" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
+        <v>11</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>611</v>
+      </c>
+      <c r="C32" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>584</v>
+      </c>
+      <c r="E32" s="5">
+        <v>379</v>
+      </c>
+      <c r="F32" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
+        <v>12</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>612</v>
+      </c>
+      <c r="C33" s="5">
+        <v>2016</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E33" s="5">
+        <v>343</v>
+      </c>
+      <c r="F33" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
+        <v>13</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>613</v>
+      </c>
+      <c r="C34" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>614</v>
+      </c>
+      <c r="E34" s="5">
+        <v>318</v>
+      </c>
+      <c r="F34" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
+        <v>14</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>615</v>
+      </c>
+      <c r="C35" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E35" s="5">
+        <v>275</v>
+      </c>
+      <c r="F35" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
+        <v>15</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>616</v>
+      </c>
+      <c r="C36" s="5">
+        <v>2017</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>584</v>
+      </c>
+      <c r="E36" s="5">
+        <v>184</v>
+      </c>
+      <c r="F36" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
+        <v>1</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>617</v>
+      </c>
+      <c r="C40" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E40" s="5">
+        <v>1340</v>
+      </c>
+      <c r="F40" s="5">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
+        <v>2</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>618</v>
+      </c>
+      <c r="C41" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1204</v>
+      </c>
+      <c r="F41" s="5">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
+        <v>3</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>620</v>
+      </c>
+      <c r="C42" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E42" s="5">
+        <v>1072</v>
+      </c>
+      <c r="F42" s="5">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>4</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>621</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D43" s="21"/>
+      <c r="E43" s="5">
+        <v>1061</v>
+      </c>
+      <c r="F43" s="5">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>5</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E44" s="5">
+        <v>1043</v>
+      </c>
+      <c r="F44" s="5">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>6</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>623</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1004</v>
+      </c>
+      <c r="F45" s="5">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>7</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>625</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E46" s="5">
+        <v>925</v>
+      </c>
+      <c r="F46" s="5">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>8</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>626</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>627</v>
+      </c>
+      <c r="E47" s="5">
+        <v>922</v>
+      </c>
+      <c r="F47" s="5">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>9</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>628</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="E48" s="5">
+        <v>821</v>
+      </c>
+      <c r="F48" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>10</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>629</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>630</v>
+      </c>
+      <c r="E49" s="5">
+        <v>818</v>
+      </c>
+      <c r="F49" s="5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>11</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>631</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E50" s="5">
+        <v>818</v>
+      </c>
+      <c r="F50" s="5">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>12</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>632</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>633</v>
+      </c>
+      <c r="E51" s="5">
+        <v>782</v>
+      </c>
+      <c r="F51" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>13</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>634</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E52" s="5">
+        <v>726</v>
+      </c>
+      <c r="F52" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>14</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>635</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="E53" s="5">
+        <v>717</v>
+      </c>
+      <c r="F53" s="5">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>15</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>636</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="E54" s="5">
+        <v>702</v>
+      </c>
+      <c r="F54" s="5">
         <v>36</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>16</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>638</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>633</v>
+      </c>
+      <c r="E55" s="5">
+        <v>694</v>
+      </c>
+      <c r="F55" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>17</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>639</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="E56" s="5">
+        <v>684</v>
+      </c>
+      <c r="F56" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>18</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>640</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E57" s="5">
+        <v>681</v>
+      </c>
+      <c r="F57" s="5">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
+        <v>19</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>641</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="E58" s="5">
+        <v>674</v>
+      </c>
+      <c r="F58" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>20</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>642</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E59" s="5">
+        <v>662</v>
+      </c>
+      <c r="F59" s="5">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B61" s="20"/>
+      <c r="C61" s="20"/>
+      <c r="D61" s="20"/>
+      <c r="E61" s="20"/>
+      <c r="F61" s="20"/>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="5">
+        <v>1</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>643</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>627</v>
+      </c>
+      <c r="E63" s="5">
+        <v>1897</v>
+      </c>
+      <c r="F63" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>2</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>644</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1778</v>
+      </c>
+      <c r="F64" s="5">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A9" s="27" t="n">
+      <c r="B65" s="21" t="s">
+        <v>645</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1471</v>
+      </c>
+      <c r="F65" s="5">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A10" s="29" t="n">
+      <c r="B66" s="21" t="s">
+        <v>646</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E66" s="5">
+        <v>1365</v>
+      </c>
+      <c r="F66" s="5">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F10" s="29" t="n">
+      <c r="B67" s="21" t="s">
+        <v>647</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E67" s="5">
+        <v>1255</v>
+      </c>
+      <c r="F67" s="5">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
+        <v>6</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>648</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="E68" s="5">
+        <v>1220</v>
+      </c>
+      <c r="F68" s="5">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>7</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>650</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>651</v>
+      </c>
+      <c r="E69" s="5">
+        <v>1058</v>
+      </c>
+      <c r="F69" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>8</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="E70" s="5">
+        <v>1056</v>
+      </c>
+      <c r="F70" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>9</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>653</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E71" s="5">
+        <v>973</v>
+      </c>
+      <c r="F71" s="5">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
+        <v>10</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>654</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="E72" s="5">
+        <v>963</v>
+      </c>
+      <c r="F72" s="5">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>11</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>656</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E73" s="5">
+        <v>906</v>
+      </c>
+      <c r="F73" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>12</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>657</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>658</v>
+      </c>
+      <c r="E74" s="5">
+        <v>828</v>
+      </c>
+      <c r="F74" s="5">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>13</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>659</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E75" s="5">
+        <v>805</v>
+      </c>
+      <c r="F75" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>14</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>660</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>661</v>
+      </c>
+      <c r="E76" s="5">
+        <v>765</v>
+      </c>
+      <c r="F76" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>15</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>662</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E77" s="5">
+        <v>680</v>
+      </c>
+      <c r="F77" s="5">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>16</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>663</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="E78" s="5">
+        <v>640</v>
+      </c>
+      <c r="F78" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>17</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>664</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E79" s="5">
+        <v>529</v>
+      </c>
+      <c r="F79" s="5">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>18</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>665</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E80" s="5">
+        <v>505</v>
+      </c>
+      <c r="F80" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>19</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>666</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="E81" s="5">
+        <v>498</v>
+      </c>
+      <c r="F81" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
+        <v>20</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>668</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D82" s="21"/>
+      <c r="E82" s="5">
+        <v>406</v>
+      </c>
+      <c r="F82" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B84" s="20"/>
+      <c r="C84" s="20"/>
+      <c r="D84" s="20"/>
+      <c r="E84" s="20"/>
+      <c r="F84" s="20"/>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C85" s="3" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="27" t="n">
+      <c r="D85" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="5">
+        <v>1</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>669</v>
+      </c>
+      <c r="C86" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E86" s="5">
+        <v>1707</v>
+      </c>
+      <c r="F86" s="5">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>2</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>327</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1639</v>
+      </c>
+      <c r="F87" s="5">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>3</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>670</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E88" s="5">
+        <v>1429</v>
+      </c>
+      <c r="F88" s="5">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>4</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>671</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E89" s="5">
+        <v>1326</v>
+      </c>
+      <c r="F89" s="5">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>5</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E90" s="5">
+        <v>1326</v>
+      </c>
+      <c r="F90" s="5">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
         <v>6</v>
       </c>
-      <c r="B11" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A12" s="29" t="n">
+      <c r="B91" s="21" t="s">
+        <v>672</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E91" s="5">
+        <v>1324</v>
+      </c>
+      <c r="F91" s="5">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
         <v>7</v>
       </c>
-      <c r="B12" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A13" s="27" t="n">
+      <c r="B92" s="21" t="s">
+        <v>673</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>674</v>
+      </c>
+      <c r="E92" s="5">
+        <v>1296</v>
+      </c>
+      <c r="F92" s="5">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
         <v>8</v>
       </c>
-      <c r="B13" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="28" t="n">
+      <c r="B93" s="21" t="s">
+        <v>675</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E93" s="5">
+        <v>1183</v>
+      </c>
+      <c r="F93" s="5">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
+        <v>9</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>676</v>
+      </c>
+      <c r="C94" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="E94" s="5">
+        <v>1127</v>
+      </c>
+      <c r="F94" s="5">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>10</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="C95" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>630</v>
+      </c>
+      <c r="E95" s="5">
+        <v>1090</v>
+      </c>
+      <c r="F95" s="5">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5">
+        <v>11</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>678</v>
+      </c>
+      <c r="C96" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>679</v>
+      </c>
+      <c r="E96" s="5">
+        <v>1083</v>
+      </c>
+      <c r="F96" s="5">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>12</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>680</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E97" s="5">
+        <v>1017</v>
+      </c>
+      <c r="F97" s="5">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>13</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>681</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="E98" s="5">
+        <v>1007</v>
+      </c>
+      <c r="F98" s="5">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>14</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>682</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>679</v>
+      </c>
+      <c r="E99" s="5">
+        <v>902</v>
+      </c>
+      <c r="F99" s="5">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
+        <v>15</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>683</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E100" s="5">
+        <v>867</v>
+      </c>
+      <c r="F100" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>16</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>684</v>
+      </c>
+      <c r="C101" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>685</v>
+      </c>
+      <c r="E101" s="5">
+        <v>812</v>
+      </c>
+      <c r="F101" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B103" s="20"/>
+      <c r="C103" s="20"/>
+      <c r="D103" s="20"/>
+      <c r="E103" s="20"/>
+      <c r="F103" s="20"/>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="5">
+        <v>1</v>
+      </c>
+      <c r="B105" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="C105" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E105" s="5">
+        <v>1971</v>
+      </c>
+      <c r="F105" s="5">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5">
+        <v>2</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>687</v>
+      </c>
+      <c r="C106" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E106" s="5">
+        <v>1726</v>
+      </c>
+      <c r="F106" s="5">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="5">
+        <v>3</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>688</v>
+      </c>
+      <c r="C107" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E107" s="5">
+        <v>1687</v>
+      </c>
+      <c r="F107" s="5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
+        <v>4</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>689</v>
+      </c>
+      <c r="C108" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E108" s="5">
+        <v>1573</v>
+      </c>
+      <c r="F108" s="5">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="5">
+        <v>5</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>690</v>
+      </c>
+      <c r="C109" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>691</v>
+      </c>
+      <c r="E109" s="5">
+        <v>1459</v>
+      </c>
+      <c r="F109" s="5">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="5">
+        <v>6</v>
+      </c>
+      <c r="B110" s="21" t="s">
+        <v>692</v>
+      </c>
+      <c r="C110" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D110" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E110" s="5">
+        <v>1303</v>
+      </c>
+      <c r="F110" s="5">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="5">
+        <v>7</v>
+      </c>
+      <c r="B111" s="21" t="s">
+        <v>693</v>
+      </c>
+      <c r="C111" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E111" s="5">
+        <v>1286</v>
+      </c>
+      <c r="F111" s="5">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="5">
+        <v>8</v>
+      </c>
+      <c r="B112" s="21" t="s">
+        <v>694</v>
+      </c>
+      <c r="C112" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>658</v>
+      </c>
+      <c r="E112" s="5">
+        <v>1223</v>
+      </c>
+      <c r="F112" s="5">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="5">
+        <v>9</v>
+      </c>
+      <c r="B113" s="21" t="s">
+        <v>695</v>
+      </c>
+      <c r="C113" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E113" s="5">
+        <v>1219</v>
+      </c>
+      <c r="F113" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="5">
+        <v>10</v>
+      </c>
+      <c r="B114" s="21" t="s">
+        <v>696</v>
+      </c>
+      <c r="C114" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D114" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E114" s="5">
+        <v>1138</v>
+      </c>
+      <c r="F114" s="5">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="5">
+        <v>11</v>
+      </c>
+      <c r="B115" s="21" t="s">
+        <v>697</v>
+      </c>
+      <c r="C115" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D115" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="E115" s="5">
+        <v>1130</v>
+      </c>
+      <c r="F115" s="5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="5">
+        <v>12</v>
+      </c>
+      <c r="B116" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="C116" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D116" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E116" s="5">
+        <v>987</v>
+      </c>
+      <c r="F116" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="5">
+        <v>13</v>
+      </c>
+      <c r="B117" s="21" t="s">
+        <v>699</v>
+      </c>
+      <c r="C117" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D117" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E117" s="5">
+        <v>954</v>
+      </c>
+      <c r="F117" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="5">
+        <v>14</v>
+      </c>
+      <c r="B118" s="21" t="s">
+        <v>700</v>
+      </c>
+      <c r="C118" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D118" s="21" t="s">
+        <v>701</v>
+      </c>
+      <c r="E118" s="5">
+        <v>923</v>
+      </c>
+      <c r="F118" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B120" s="20"/>
+      <c r="C120" s="20"/>
+      <c r="D120" s="20"/>
+      <c r="E120" s="20"/>
+      <c r="F120" s="20"/>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="5">
+        <v>1</v>
+      </c>
+      <c r="B122" s="21" t="s">
+        <v>702</v>
+      </c>
+      <c r="C122" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D122" s="21" t="s">
+        <v>703</v>
+      </c>
+      <c r="E122" s="5">
         <v>2019</v>
       </c>
-      <c r="D13" s="28" t="inlineStr">
-[...12 lines deleted...]
-      <c r="A14" s="29" t="n">
+      <c r="F122" s="5">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="5">
+        <v>2</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>704</v>
+      </c>
+      <c r="C123" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D123" s="21" t="s">
+        <v>703</v>
+      </c>
+      <c r="E123" s="5">
+        <v>1890</v>
+      </c>
+      <c r="F123" s="5">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="5">
+        <v>3</v>
+      </c>
+      <c r="B124" s="21" t="s">
+        <v>705</v>
+      </c>
+      <c r="C124" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D124" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E124" s="5">
+        <v>1783</v>
+      </c>
+      <c r="F124" s="5">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="5">
+        <v>4</v>
+      </c>
+      <c r="B125" s="21" t="s">
+        <v>706</v>
+      </c>
+      <c r="C125" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="E125" s="5">
+        <v>1777</v>
+      </c>
+      <c r="F125" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="5">
+        <v>5</v>
+      </c>
+      <c r="B126" s="21" t="s">
+        <v>707</v>
+      </c>
+      <c r="C126" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D126" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="E126" s="5">
+        <v>1686</v>
+      </c>
+      <c r="F126" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="5">
+        <v>6</v>
+      </c>
+      <c r="B127" s="21" t="s">
+        <v>708</v>
+      </c>
+      <c r="C127" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D127" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="E127" s="5">
+        <v>1535</v>
+      </c>
+      <c r="F127" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="5">
+        <v>7</v>
+      </c>
+      <c r="B128" s="21" t="s">
+        <v>709</v>
+      </c>
+      <c r="C128" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D128" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E128" s="5">
+        <v>1463</v>
+      </c>
+      <c r="F128" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="5">
+        <v>8</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="C129" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>711</v>
+      </c>
+      <c r="E129" s="5">
+        <v>1453</v>
+      </c>
+      <c r="F129" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="5">
         <v>9</v>
       </c>
-      <c r="B14" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A15" s="27" t="n">
+      <c r="B130" s="21" t="s">
+        <v>712</v>
+      </c>
+      <c r="C130" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D130" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E130" s="5">
+        <v>1346</v>
+      </c>
+      <c r="F130" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="5">
         <v>10</v>
       </c>
-      <c r="B15" s="28" t="inlineStr">
-[...174 lines deleted...]
-      <c r="F23" s="29" t="n">
+      <c r="B131" s="21" t="s">
+        <v>713</v>
+      </c>
+      <c r="C131" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D131" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="E131" s="5">
+        <v>1196</v>
+      </c>
+      <c r="F131" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="24">
-[...120 lines deleted...]
-      <c r="A29" s="29" t="n">
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="5">
         <v>11</v>
       </c>
-      <c r="B29" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A30" s="27" t="n">
+      <c r="B132" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="C132" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D132" s="21" t="s">
+        <v>658</v>
+      </c>
+      <c r="E132" s="5">
+        <v>1147</v>
+      </c>
+      <c r="F132" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="5">
         <v>12</v>
       </c>
-      <c r="B30" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A31" s="29" t="n">
+      <c r="B133" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="C133" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D133" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E133" s="5">
+        <v>1072</v>
+      </c>
+      <c r="F133" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="5">
         <v>13</v>
       </c>
-      <c r="B31" s="30" t="inlineStr">
-[...342 lines deleted...]
-      <c r="F46" s="27" t="n">
+      <c r="B134" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="C134" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>580</v>
+      </c>
+      <c r="E134" s="5">
+        <v>969</v>
+      </c>
+      <c r="F134" s="5">
         <v>101</v>
       </c>
     </row>
-    <row r="47">
-[...1854 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:F123"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col width="5" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="14" customWidth="1" min="6" max="6"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
+    <col min="3" max="3" width="11" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...53 lines deleted...]
-      <c r="A6" s="23" t="n">
+    <row r="1" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>1</v>
       </c>
-      <c r="B6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" s="24" t="n">
+      <c r="B6" s="21" t="s">
+        <v>719</v>
+      </c>
+      <c r="C6" s="5">
         <v>2019</v>
       </c>
-      <c r="D6" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E6" s="23" t="n">
+      <c r="D6" s="21" t="s">
+        <v>720</v>
+      </c>
+      <c r="E6" s="5">
         <v>686</v>
       </c>
-      <c r="F6" s="23" t="n">
+      <c r="F6" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="25" t="n">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2</v>
       </c>
-      <c r="B7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" s="26" t="n">
+      <c r="B7" s="21" t="s">
+        <v>721</v>
+      </c>
+      <c r="C7" s="5">
         <v>2018</v>
       </c>
-      <c r="D7" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E7" s="25" t="n">
+      <c r="D7" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E7" s="5">
         <v>619</v>
       </c>
-      <c r="F7" s="25" t="n">
+      <c r="F7" s="5">
         <v>92</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="23" t="n">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
         <v>3</v>
       </c>
-      <c r="B8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" s="24" t="n">
+      <c r="B8" s="21" t="s">
+        <v>723</v>
+      </c>
+      <c r="C8" s="5">
         <v>2018</v>
       </c>
-      <c r="D8" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E8" s="23" t="n">
+      <c r="D8" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="E8" s="5">
         <v>546</v>
       </c>
-      <c r="F8" s="23" t="n">
+      <c r="F8" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="27" t="n">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
         <v>4</v>
       </c>
-      <c r="B9" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" s="28" t="n">
+      <c r="B9" s="21" t="s">
+        <v>725</v>
+      </c>
+      <c r="C9" s="5">
         <v>2018</v>
       </c>
-      <c r="D9" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E9" s="27" t="n">
+      <c r="D9" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="E9" s="5">
         <v>511</v>
       </c>
-      <c r="F9" s="27" t="n">
+      <c r="F9" s="5">
         <v>27</v>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="29" t="n">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
         <v>5</v>
       </c>
-      <c r="B10" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" s="30" t="n">
+      <c r="B10" s="21" t="s">
+        <v>726</v>
+      </c>
+      <c r="C10" s="5">
         <v>2018</v>
       </c>
-      <c r="D10" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E10" s="29" t="n">
+      <c r="D10" s="21" t="s">
+        <v>727</v>
+      </c>
+      <c r="E10" s="5">
         <v>499</v>
       </c>
-      <c r="F10" s="29" t="n">
+      <c r="F10" s="5">
         <v>59</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="27" t="n">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>6</v>
       </c>
-      <c r="B11" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="28" t="n">
+      <c r="B11" s="21" t="s">
+        <v>728</v>
+      </c>
+      <c r="C11" s="5">
         <v>2018</v>
       </c>
-      <c r="D11" s="28" t="inlineStr"/>
-      <c r="E11" s="27" t="n">
+      <c r="D11" s="21"/>
+      <c r="E11" s="5">
         <v>412</v>
       </c>
-      <c r="F11" s="27" t="n">
+      <c r="F11" s="5">
         <v>23</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="29" t="n">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>7</v>
       </c>
-      <c r="B12" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="30" t="n">
+      <c r="B12" s="21" t="s">
+        <v>729</v>
+      </c>
+      <c r="C12" s="5">
         <v>2018</v>
       </c>
-      <c r="D12" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E12" s="29" t="n">
+      <c r="D12" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="E12" s="5">
         <v>383</v>
       </c>
-      <c r="F12" s="29" t="n">
+      <c r="F12" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="27" t="n">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
         <v>8</v>
       </c>
-      <c r="B13" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" s="28" t="n">
+      <c r="B13" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C13" s="5">
         <v>2018</v>
       </c>
-      <c r="D13" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E13" s="27" t="n">
+      <c r="D13" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E13" s="5">
         <v>363</v>
       </c>
-      <c r="F13" s="27" t="n">
+      <c r="F13" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="29" t="n">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>9</v>
       </c>
-      <c r="B14" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" s="30" t="n">
+      <c r="B14" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="C14" s="5">
         <v>2018</v>
       </c>
-      <c r="D14" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E14" s="29" t="n">
+      <c r="D14" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E14" s="5">
         <v>333</v>
       </c>
-      <c r="F14" s="29" t="n">
+      <c r="F14" s="5">
         <v>48</v>
       </c>
     </row>
-    <row r="16">
-[...39 lines deleted...]
-      <c r="A18" s="23" t="n">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
         <v>1</v>
       </c>
-      <c r="B18" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" s="24" t="n">
+      <c r="B18" s="21" t="s">
+        <v>732</v>
+      </c>
+      <c r="C18" s="5">
         <v>2017</v>
       </c>
-      <c r="D18" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E18" s="23" t="n">
+      <c r="D18" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="E18" s="5">
         <v>1470</v>
       </c>
-      <c r="F18" s="23" t="n">
+      <c r="F18" s="5">
         <v>213</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="25" t="n">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
         <v>2</v>
       </c>
-      <c r="B19" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" s="26" t="n">
+      <c r="B19" s="21" t="s">
+        <v>734</v>
+      </c>
+      <c r="C19" s="5">
         <v>2016</v>
       </c>
-      <c r="D19" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E19" s="25" t="n">
+      <c r="D19" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E19" s="5">
         <v>796</v>
       </c>
-      <c r="F19" s="25" t="n">
+      <c r="F19" s="5">
         <v>30</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="23" t="n">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
         <v>3</v>
       </c>
-      <c r="B20" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" s="24" t="n">
+      <c r="B20" s="21" t="s">
+        <v>735</v>
+      </c>
+      <c r="C20" s="5">
         <v>2016</v>
       </c>
-      <c r="D20" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E20" s="23" t="n">
+      <c r="D20" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="E20" s="5">
         <v>740</v>
       </c>
-      <c r="F20" s="23" t="n">
+      <c r="F20" s="5">
         <v>44</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="27" t="n">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
         <v>4</v>
       </c>
-      <c r="B21" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" s="28" t="n">
+      <c r="B21" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="C21" s="5">
         <v>2016</v>
       </c>
-      <c r="D21" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E21" s="27" t="n">
+      <c r="D21" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E21" s="5">
         <v>679</v>
       </c>
-      <c r="F21" s="27" t="n">
+      <c r="F21" s="5">
         <v>64</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="29" t="n">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="5">
         <v>5</v>
       </c>
-      <c r="B22" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" s="30" t="n">
+      <c r="B22" s="21" t="s">
+        <v>737</v>
+      </c>
+      <c r="C22" s="5">
         <v>2016</v>
       </c>
-      <c r="D22" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E22" s="29" t="n">
+      <c r="D22" s="21" t="s">
+        <v>738</v>
+      </c>
+      <c r="E22" s="5">
         <v>657</v>
       </c>
-      <c r="F22" s="29" t="n">
+      <c r="F22" s="5">
         <v>71</v>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="27" t="n">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="5">
         <v>6</v>
       </c>
-      <c r="B23" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" s="28" t="n">
+      <c r="B23" s="21" t="s">
+        <v>739</v>
+      </c>
+      <c r="C23" s="5">
         <v>2016</v>
       </c>
-      <c r="D23" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" s="27" t="n">
+      <c r="D23" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E23" s="5">
         <v>651</v>
       </c>
-      <c r="F23" s="27" t="n">
+      <c r="F23" s="5">
         <v>45</v>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="29" t="n">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
         <v>7</v>
       </c>
-      <c r="B24" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" s="30" t="n">
+      <c r="B24" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="C24" s="5">
         <v>2016</v>
       </c>
-      <c r="D24" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E24" s="29" t="n">
+      <c r="D24" s="21" t="s">
+        <v>741</v>
+      </c>
+      <c r="E24" s="5">
         <v>574</v>
       </c>
-      <c r="F24" s="29" t="n">
+      <c r="F24" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="27" t="n">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
         <v>8</v>
       </c>
-      <c r="B25" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" s="28" t="n">
+      <c r="B25" s="21" t="s">
+        <v>742</v>
+      </c>
+      <c r="C25" s="5">
         <v>2016</v>
       </c>
-      <c r="D25" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E25" s="27" t="n">
+      <c r="D25" s="21" t="s">
+        <v>743</v>
+      </c>
+      <c r="E25" s="5">
         <v>556</v>
       </c>
-      <c r="F25" s="27" t="n">
+      <c r="F25" s="5">
         <v>44</v>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="29" t="n">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
         <v>9</v>
       </c>
-      <c r="B26" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" s="30" t="n">
+      <c r="B26" s="21" t="s">
+        <v>744</v>
+      </c>
+      <c r="C26" s="5">
         <v>2016</v>
       </c>
-      <c r="D26" s="30" t="inlineStr"/>
-      <c r="E26" s="29" t="n">
+      <c r="D26" s="21"/>
+      <c r="E26" s="5">
         <v>547</v>
       </c>
-      <c r="F26" s="29" t="n">
+      <c r="F26" s="5">
         <v>18</v>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="27" t="n">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
         <v>10</v>
       </c>
-      <c r="B27" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" s="28" t="n">
+      <c r="B27" s="21" t="s">
+        <v>745</v>
+      </c>
+      <c r="C27" s="5">
         <v>2016</v>
       </c>
-      <c r="D27" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E27" s="27" t="n">
+      <c r="D27" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E27" s="5">
         <v>539</v>
       </c>
-      <c r="F27" s="27" t="n">
+      <c r="F27" s="5">
         <v>61</v>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="29" t="n">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="5">
         <v>11</v>
       </c>
-      <c r="B28" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" s="30" t="n">
+      <c r="B28" s="21" t="s">
+        <v>746</v>
+      </c>
+      <c r="C28" s="5">
         <v>2016</v>
       </c>
-      <c r="D28" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E28" s="29" t="n">
+      <c r="D28" s="21" t="s">
+        <v>747</v>
+      </c>
+      <c r="E28" s="5">
         <v>527</v>
       </c>
-      <c r="F28" s="29" t="n">
+      <c r="F28" s="5">
         <v>39</v>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="27" t="n">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="5">
         <v>12</v>
       </c>
-      <c r="B29" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" s="28" t="n">
+      <c r="B29" s="21" t="s">
+        <v>748</v>
+      </c>
+      <c r="C29" s="5">
         <v>2016</v>
       </c>
-      <c r="D29" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E29" s="27" t="n">
+      <c r="D29" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="E29" s="5">
         <v>514</v>
       </c>
-      <c r="F29" s="27" t="n">
+      <c r="F29" s="5">
         <v>28</v>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="29" t="n">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
         <v>13</v>
       </c>
-      <c r="B30" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" s="30" t="n">
+      <c r="B30" s="21" t="s">
+        <v>749</v>
+      </c>
+      <c r="C30" s="5">
         <v>2017</v>
       </c>
-      <c r="D30" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E30" s="29" t="n">
+      <c r="D30" s="21" t="s">
+        <v>750</v>
+      </c>
+      <c r="E30" s="5">
         <v>501</v>
       </c>
-      <c r="F30" s="29" t="n">
+      <c r="F30" s="5">
         <v>31</v>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="27" t="n">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="5">
         <v>14</v>
       </c>
-      <c r="B31" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" s="28" t="n">
+      <c r="B31" s="21" t="s">
+        <v>751</v>
+      </c>
+      <c r="C31" s="5">
         <v>2016</v>
       </c>
-      <c r="D31" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E31" s="27" t="n">
+      <c r="D31" s="21" t="s">
+        <v>752</v>
+      </c>
+      <c r="E31" s="5">
         <v>485</v>
       </c>
-      <c r="F31" s="27" t="n">
+      <c r="F31" s="5">
         <v>23</v>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" s="29" t="n">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="5">
         <v>15</v>
       </c>
-      <c r="B32" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C32" s="30" t="n">
+      <c r="B32" s="21" t="s">
+        <v>753</v>
+      </c>
+      <c r="C32" s="5">
         <v>2017</v>
       </c>
-      <c r="D32" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E32" s="29" t="n">
+      <c r="D32" s="21" t="s">
+        <v>754</v>
+      </c>
+      <c r="E32" s="5">
         <v>478</v>
       </c>
-      <c r="F32" s="29" t="n">
+      <c r="F32" s="5">
         <v>41</v>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" s="27" t="n">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="5">
         <v>16</v>
       </c>
-      <c r="B33" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C33" s="28" t="n">
+      <c r="B33" s="21" t="s">
+        <v>755</v>
+      </c>
+      <c r="C33" s="5">
         <v>2016</v>
       </c>
-      <c r="D33" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E33" s="27" t="n">
+      <c r="D33" s="21" t="s">
+        <v>756</v>
+      </c>
+      <c r="E33" s="5">
         <v>468</v>
       </c>
-      <c r="F33" s="27" t="n">
+      <c r="F33" s="5">
         <v>21</v>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="29" t="n">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="5">
         <v>17</v>
       </c>
-      <c r="B34" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C34" s="30" t="n">
+      <c r="B34" s="21" t="s">
+        <v>757</v>
+      </c>
+      <c r="C34" s="5">
         <v>2016</v>
       </c>
-      <c r="D34" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E34" s="29" t="n">
+      <c r="D34" s="21" t="s">
+        <v>758</v>
+      </c>
+      <c r="E34" s="5">
         <v>468</v>
       </c>
-      <c r="F34" s="29" t="n">
+      <c r="F34" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" s="27" t="n">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="5">
         <v>18</v>
       </c>
-      <c r="B35" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" s="28" t="n">
+      <c r="B35" s="21" t="s">
+        <v>759</v>
+      </c>
+      <c r="C35" s="5">
         <v>2017</v>
       </c>
-      <c r="D35" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E35" s="27" t="n">
+      <c r="D35" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E35" s="5">
         <v>451</v>
       </c>
-      <c r="F35" s="27" t="n">
+      <c r="F35" s="5">
         <v>18</v>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="29" t="n">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="5">
         <v>19</v>
       </c>
-      <c r="B36" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" s="30" t="n">
+      <c r="B36" s="21" t="s">
+        <v>760</v>
+      </c>
+      <c r="C36" s="5">
         <v>2016</v>
       </c>
-      <c r="D36" s="30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E36" s="29" t="n">
+      <c r="D36" s="21" t="s">
+        <v>741</v>
+      </c>
+      <c r="E36" s="5">
         <v>431</v>
       </c>
-      <c r="F36" s="29" t="n">
+      <c r="F36" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="27" t="n">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="5">
         <v>20</v>
       </c>
-      <c r="B37" s="28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C37" s="28" t="n">
+      <c r="B37" s="21" t="s">
+        <v>761</v>
+      </c>
+      <c r="C37" s="5">
         <v>2017</v>
       </c>
-      <c r="D37" s="28" t="inlineStr"/>
-      <c r="E37" s="27" t="n">
+      <c r="D37" s="21"/>
+      <c r="E37" s="5">
         <v>418</v>
       </c>
-      <c r="F37" s="27" t="n">
+      <c r="F37" s="5">
         <v>15</v>
       </c>
     </row>
-    <row r="39">
-[...39 lines deleted...]
-      <c r="A41" s="23" t="n">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
         <v>1</v>
       </c>
-      <c r="B41" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" s="24" t="n">
+      <c r="B41" s="21" t="s">
+        <v>762</v>
+      </c>
+      <c r="C41" s="5">
         <v>2014</v>
       </c>
-      <c r="D41" s="24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E41" s="23" t="n">
+      <c r="D41" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="E41" s="5">
         <v>1710</v>
       </c>
-      <c r="F41" s="23" t="n">
+      <c r="F41" s="5">
         <v>226</v>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="25" t="n">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="5">
         <v>2</v>
       </c>
-      <c r="B42" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C42" s="26" t="n">
+      <c r="B42" s="21" t="s">
+        <v>763</v>
+      </c>
+      <c r="C42" s="5">
         <v>2014</v>
       </c>
-      <c r="D42" s="26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E42" s="25" t="n">
+      <c r="D42" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E42" s="5">
         <v>1466</v>
       </c>
-      <c r="F42" s="25" t="n">
+      <c r="F42" s="5">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
+        <v>3</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>764</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E43" s="5">
+        <v>1466</v>
+      </c>
+      <c r="F43" s="5">
         <v>104</v>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" s="23" t="n">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="5">
+        <v>4</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>765</v>
+      </c>
+      <c r="C44" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E44" s="5">
+        <v>1430</v>
+      </c>
+      <c r="F44" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="5">
+        <v>5</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>766</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1370</v>
+      </c>
+      <c r="F45" s="5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="5">
+        <v>6</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>767</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>727</v>
+      </c>
+      <c r="E46" s="5">
+        <v>1326</v>
+      </c>
+      <c r="F46" s="5">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="5">
+        <v>7</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>768</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>769</v>
+      </c>
+      <c r="E47" s="5">
+        <v>1274</v>
+      </c>
+      <c r="F47" s="5">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="5">
+        <v>8</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>770</v>
+      </c>
+      <c r="C48" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1188</v>
+      </c>
+      <c r="F48" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="5">
+        <v>9</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>771</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>727</v>
+      </c>
+      <c r="E49" s="5">
+        <v>1004</v>
+      </c>
+      <c r="F49" s="5">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="5">
+        <v>10</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>773</v>
+      </c>
+      <c r="E50" s="5">
+        <v>922</v>
+      </c>
+      <c r="F50" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="5">
+        <v>11</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="C51" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E51" s="5">
+        <v>915</v>
+      </c>
+      <c r="F51" s="5">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="5">
+        <v>12</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>774</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>775</v>
+      </c>
+      <c r="E52" s="5">
+        <v>884</v>
+      </c>
+      <c r="F52" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="5">
+        <v>13</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>335</v>
+      </c>
+      <c r="C53" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E53" s="5">
+        <v>871</v>
+      </c>
+      <c r="F53" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="5">
+        <v>14</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>776</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E54" s="5">
+        <v>836</v>
+      </c>
+      <c r="F54" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="5">
+        <v>15</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>778</v>
+      </c>
+      <c r="C55" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="E55" s="5">
+        <v>831</v>
+      </c>
+      <c r="F55" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="5">
+        <v>16</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>780</v>
+      </c>
+      <c r="C56" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E56" s="5">
+        <v>827</v>
+      </c>
+      <c r="F56" s="5">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="5">
+        <v>17</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>781</v>
+      </c>
+      <c r="C57" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E57" s="5">
+        <v>750</v>
+      </c>
+      <c r="F57" s="5">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="5">
+        <v>18</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>782</v>
+      </c>
+      <c r="C58" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>783</v>
+      </c>
+      <c r="E58" s="5">
+        <v>714</v>
+      </c>
+      <c r="F58" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="5">
+        <v>19</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>784</v>
+      </c>
+      <c r="C59" s="5">
+        <v>2015</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="E59" s="5">
+        <v>710</v>
+      </c>
+      <c r="F59" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="5">
+        <v>20</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>785</v>
+      </c>
+      <c r="C60" s="5">
+        <v>2014</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E60" s="5">
+        <v>700</v>
+      </c>
+      <c r="F60" s="5">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B62" s="20"/>
+      <c r="C62" s="20"/>
+      <c r="D62" s="20"/>
+      <c r="E62" s="20"/>
+      <c r="F62" s="20"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="5">
+        <v>1</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>786</v>
+      </c>
+      <c r="C64" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E64" s="5">
+        <v>1623</v>
+      </c>
+      <c r="F64" s="5">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="5">
+        <v>2</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>787</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1619</v>
+      </c>
+      <c r="F65" s="5">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="5">
         <v>3</v>
       </c>
-      <c r="B43" s="24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A44" s="27" t="n">
+      <c r="B66" s="21" t="s">
+        <v>788</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E66" s="5">
+        <v>1573</v>
+      </c>
+      <c r="F66" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="5">
         <v>4</v>
       </c>
-      <c r="B44" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A45" s="29" t="n">
+      <c r="B67" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="C67" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E67" s="5">
+        <v>1487</v>
+      </c>
+      <c r="F67" s="5">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="5">
         <v>5</v>
       </c>
-      <c r="B45" s="30" t="inlineStr">
-[...12 lines deleted...]
-      <c r="E45" s="29" t="n">
+      <c r="B68" s="21" t="s">
+        <v>790</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E68" s="5">
+        <v>1416</v>
+      </c>
+      <c r="F68" s="5">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="5">
+        <v>6</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="C69" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E69" s="5">
+        <v>1228</v>
+      </c>
+      <c r="F69" s="5">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="5">
+        <v>7</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>792</v>
+      </c>
+      <c r="C70" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E70" s="5">
+        <v>1208</v>
+      </c>
+      <c r="F70" s="5">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="5">
+        <v>8</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>793</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E71" s="5">
+        <v>1188</v>
+      </c>
+      <c r="F71" s="5">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="5">
+        <v>9</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="E72" s="5">
+        <v>1093</v>
+      </c>
+      <c r="F72" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="5">
+        <v>10</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>795</v>
+      </c>
+      <c r="C73" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E73" s="5">
+        <v>1073</v>
+      </c>
+      <c r="F73" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="5">
+        <v>11</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>783</v>
+      </c>
+      <c r="E74" s="5">
+        <v>997</v>
+      </c>
+      <c r="F74" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="5">
+        <v>12</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>797</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E75" s="5">
+        <v>971</v>
+      </c>
+      <c r="F75" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="5">
+        <v>13</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>798</v>
+      </c>
+      <c r="C76" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D76" s="21"/>
+      <c r="E76" s="5">
+        <v>953</v>
+      </c>
+      <c r="F76" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="5">
+        <v>14</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>799</v>
+      </c>
+      <c r="C77" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>783</v>
+      </c>
+      <c r="E77" s="5">
+        <v>923</v>
+      </c>
+      <c r="F77" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="5">
+        <v>15</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="C78" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>801</v>
+      </c>
+      <c r="E78" s="5">
+        <v>863</v>
+      </c>
+      <c r="F78" s="5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="5">
+        <v>16</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="C79" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>803</v>
+      </c>
+      <c r="E79" s="5">
+        <v>830</v>
+      </c>
+      <c r="F79" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="5">
+        <v>17</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>804</v>
+      </c>
+      <c r="C80" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>783</v>
+      </c>
+      <c r="E80" s="5">
+        <v>804</v>
+      </c>
+      <c r="F80" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="5">
+        <v>18</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>805</v>
+      </c>
+      <c r="C81" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E81" s="5">
+        <v>778</v>
+      </c>
+      <c r="F81" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="5">
+        <v>19</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>806</v>
+      </c>
+      <c r="C82" s="5">
+        <v>2012</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="E82" s="5">
+        <v>753</v>
+      </c>
+      <c r="F82" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="5">
+        <v>20</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>663</v>
+      </c>
+      <c r="C83" s="5">
+        <v>2013</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E83" s="5">
+        <v>753</v>
+      </c>
+      <c r="F83" s="5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B85" s="20"/>
+      <c r="C85" s="20"/>
+      <c r="D85" s="20"/>
+      <c r="E85" s="20"/>
+      <c r="F85" s="20"/>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="5">
+        <v>1</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>808</v>
+      </c>
+      <c r="C87" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="E87" s="5">
+        <v>1918</v>
+      </c>
+      <c r="F87" s="5">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="5">
+        <v>2</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="C88" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>727</v>
+      </c>
+      <c r="E88" s="5">
+        <v>1741</v>
+      </c>
+      <c r="F88" s="5">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="5">
+        <v>3</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>810</v>
+      </c>
+      <c r="C89" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E89" s="5">
+        <v>1535</v>
+      </c>
+      <c r="F89" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="5">
+        <v>4</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>811</v>
+      </c>
+      <c r="C90" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E90" s="5">
+        <v>1518</v>
+      </c>
+      <c r="F90" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="5">
+        <v>5</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>812</v>
+      </c>
+      <c r="C91" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E91" s="5">
+        <v>1501</v>
+      </c>
+      <c r="F91" s="5">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="5">
+        <v>6</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>813</v>
+      </c>
+      <c r="C92" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E92" s="5">
+        <v>1423</v>
+      </c>
+      <c r="F92" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="5">
+        <v>7</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>814</v>
+      </c>
+      <c r="C93" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E93" s="5">
         <v>1370</v>
       </c>
-      <c r="F45" s="29" t="n">
-[...4 lines deleted...]
-      <c r="A46" s="27" t="n">
+      <c r="F93" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="5">
+        <v>8</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>815</v>
+      </c>
+      <c r="C94" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E94" s="5">
+        <v>1364</v>
+      </c>
+      <c r="F94" s="5">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="5">
+        <v>9</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="C95" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E95" s="5">
+        <v>1276</v>
+      </c>
+      <c r="F95" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="5">
+        <v>10</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>817</v>
+      </c>
+      <c r="C96" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E96" s="5">
+        <v>1222</v>
+      </c>
+      <c r="F96" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="5">
+        <v>11</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>818</v>
+      </c>
+      <c r="C97" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E97" s="5">
+        <v>1215</v>
+      </c>
+      <c r="F97" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="5">
+        <v>12</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>819</v>
+      </c>
+      <c r="C98" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>820</v>
+      </c>
+      <c r="E98" s="5">
+        <v>1180</v>
+      </c>
+      <c r="F98" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="5">
+        <v>13</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>821</v>
+      </c>
+      <c r="C99" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E99" s="5">
+        <v>1113</v>
+      </c>
+      <c r="F99" s="5">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="5">
+        <v>14</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>822</v>
+      </c>
+      <c r="C100" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E100" s="5">
+        <v>910</v>
+      </c>
+      <c r="F100" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="5">
+        <v>15</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>823</v>
+      </c>
+      <c r="C101" s="5">
+        <v>2011</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E101" s="5">
+        <v>896</v>
+      </c>
+      <c r="F101" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="5">
+        <v>16</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>824</v>
+      </c>
+      <c r="C102" s="5">
+        <v>2010</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>720</v>
+      </c>
+      <c r="E102" s="5">
+        <v>757</v>
+      </c>
+      <c r="F102" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B104" s="20"/>
+      <c r="C104" s="20"/>
+      <c r="D104" s="20"/>
+      <c r="E104" s="20"/>
+      <c r="F104" s="20"/>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="5">
+        <v>1</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>825</v>
+      </c>
+      <c r="C106" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>826</v>
+      </c>
+      <c r="E106" s="5">
+        <v>1940</v>
+      </c>
+      <c r="F106" s="5">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="5">
+        <v>2</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>827</v>
+      </c>
+      <c r="C107" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>727</v>
+      </c>
+      <c r="E107" s="5">
+        <v>1802</v>
+      </c>
+      <c r="F107" s="5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="5">
+        <v>3</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>828</v>
+      </c>
+      <c r="C108" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E108" s="5">
+        <v>1711</v>
+      </c>
+      <c r="F108" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="5">
+        <v>4</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>829</v>
+      </c>
+      <c r="C109" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>826</v>
+      </c>
+      <c r="E109" s="5">
+        <v>1660</v>
+      </c>
+      <c r="F109" s="5">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="5">
+        <v>5</v>
+      </c>
+      <c r="B110" s="21" t="s">
+        <v>830</v>
+      </c>
+      <c r="C110" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D110" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E110" s="5">
+        <v>1491</v>
+      </c>
+      <c r="F110" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="5">
         <v>6</v>
       </c>
-      <c r="B46" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A47" s="29" t="n">
+      <c r="B111" s="21" t="s">
+        <v>831</v>
+      </c>
+      <c r="C111" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>826</v>
+      </c>
+      <c r="E111" s="5">
+        <v>1309</v>
+      </c>
+      <c r="F111" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="5">
         <v>7</v>
       </c>
-      <c r="B47" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A48" s="27" t="n">
+      <c r="B112" s="21" t="s">
+        <v>832</v>
+      </c>
+      <c r="C112" s="5">
+        <v>2008</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E112" s="5">
+        <v>1250</v>
+      </c>
+      <c r="F112" s="5">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="5">
         <v>8</v>
       </c>
-      <c r="B48" s="28" t="inlineStr">
-[...111 lines deleted...]
-      <c r="F52" s="27" t="n">
+      <c r="B113" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C113" s="5">
+        <v>2009</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E113" s="5">
+        <v>1135</v>
+      </c>
+      <c r="F113" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B115" s="20"/>
+      <c r="C115" s="20"/>
+      <c r="D115" s="20"/>
+      <c r="E115" s="20"/>
+      <c r="F115" s="20"/>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116" s="3" t="s">
         <v>43</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="E54" s="27" t="n">
+      <c r="E116" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="5">
+        <v>1</v>
+      </c>
+      <c r="B117" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="C117" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D117" s="21" t="s">
+        <v>826</v>
+      </c>
+      <c r="E117" s="5">
+        <v>2201</v>
+      </c>
+      <c r="F117" s="5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="5">
+        <v>2</v>
+      </c>
+      <c r="B118" s="21" t="s">
+        <v>835</v>
+      </c>
+      <c r="C118" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D118" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E118" s="5">
+        <v>1859</v>
+      </c>
+      <c r="F118" s="5">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="5">
+        <v>3</v>
+      </c>
+      <c r="B119" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="C119" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D119" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="E119" s="5">
+        <v>1777</v>
+      </c>
+      <c r="F119" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="5">
+        <v>4</v>
+      </c>
+      <c r="B120" s="21" t="s">
         <v>836</v>
       </c>
-      <c r="F54" s="27" t="n">
-[...283 lines deleted...]
-      <c r="A68" s="29" t="n">
+      <c r="C120" s="5">
+        <v>2006</v>
+      </c>
+      <c r="D120" s="21" t="s">
+        <v>826</v>
+      </c>
+      <c r="E120" s="5">
+        <v>1768</v>
+      </c>
+      <c r="F120" s="5">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="5">
         <v>5</v>
       </c>
-      <c r="B68" s="30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A69" s="27" t="n">
+      <c r="B121" s="21" t="s">
+        <v>837</v>
+      </c>
+      <c r="C121" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="E121" s="5">
+        <v>1763</v>
+      </c>
+      <c r="F121" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="5">
         <v>6</v>
       </c>
-      <c r="B69" s="28" t="inlineStr">
-[...20 lines deleted...]
-      <c r="A70" s="29" t="n">
+      <c r="B122" s="21" t="s">
+        <v>838</v>
+      </c>
+      <c r="C122" s="5">
+        <v>2007</v>
+      </c>
+      <c r="D122" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="E122" s="5">
+        <v>1643</v>
+      </c>
+      <c r="F122" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="5">
         <v>7</v>
       </c>
-      <c r="B70" s="30" t="inlineStr">
-[...1029 lines deleted...]
-      <c r="C117" s="24" t="n">
+      <c r="B123" s="21" t="s">
+        <v>839</v>
+      </c>
+      <c r="C123" s="5">
         <v>2007</v>
       </c>
-      <c r="D117" s="24" t="inlineStr">
-[...148 lines deleted...]
-      <c r="E123" s="29" t="n">
+      <c r="D123" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="E123" s="5">
         <v>1632</v>
       </c>
-      <c r="F123" s="29" t="n">
+      <c r="F123" s="5">
         <v>105</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Munkalapok</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>22</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>Összesítés</vt:lpstr>
+      <vt:lpstr>BAR</vt:lpstr>
+      <vt:lpstr>BKK</vt:lpstr>
+      <vt:lpstr>BÉK</vt:lpstr>
+      <vt:lpstr>BAZ</vt:lpstr>
+      <vt:lpstr>CSO</vt:lpstr>
+      <vt:lpstr>FEJ</vt:lpstr>
+      <vt:lpstr>GMS</vt:lpstr>
+      <vt:lpstr>HBM</vt:lpstr>
+      <vt:lpstr>HEV</vt:lpstr>
+      <vt:lpstr>JNS</vt:lpstr>
+      <vt:lpstr>KOE</vt:lpstr>
+      <vt:lpstr>NÓG</vt:lpstr>
+      <vt:lpstr>PST</vt:lpstr>
+      <vt:lpstr>SOM</vt:lpstr>
+      <vt:lpstr>SSB</vt:lpstr>
+      <vt:lpstr>TOL</vt:lpstr>
+      <vt:lpstr>VES</vt:lpstr>
+      <vt:lpstr>VAS</vt:lpstr>
+      <vt:lpstr>ZAL</vt:lpstr>
+      <vt:lpstr>BP</vt:lpstr>
+      <vt:lpstr>HuRRa-TOP20</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...2 lines deleted...]
-  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>openpyxl</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>